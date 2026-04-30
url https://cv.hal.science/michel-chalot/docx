--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Chalot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Classe Exceptionnelle (niveau 1)Université Marie et Louis Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8614-0917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059392444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1113-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et qualifications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 1984 : 	Première et deuxième années universitaires en Sciences « Nature et vie »Juin 1985 : 	Troisième année universitaire: Licence : « Biologie cellulaire et physiologie »Juin 1986 : 	Maitrise de Biologie Végétale et Biochimie,Sept 1987 : 	DEA en biologie forestièreMai 1992 :	Thèse universitaire en biologie forestièreJanvier 2001 : 	Habilitation à diriger des recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes académiques successifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Post-doctorant (01/09/1992 – 31/08/1994) : Lund Suède.•	Nommé « Professeur assistant » à l’Université H. Poincaré, Nancy I, 01/09/1994.•	Contrat de recherche (CRCT) de six mois, laboratoire de physiologie et de génétique des levures, Université de Bruxelles, Gosselies, Belgique, 01/02/2001 - 31/07/2001.•	Contrat de recherche de 2 ans à l’INRA (Centre de recherche de Nancy, 09/2001 –08/2003)•	Nommé « Professeur » à l’Université H. Poincaré, Nancy I, le 1er octobre 2003.•	Enseignant Chercheur à l’Université Franche-Comté depuis janvier 2013•	Nommé « Professeur » à l’Université  l'Université Marie et Louis Pasteur (UMLP), ex. Université de  Franche Comté au 1er septembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité géographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A l’issue de mon doctorat, j’ai effectué un stage post doctoral en Suède (laboratoire d’Ecologie Microbienne, Université de Lund) de 2 ans. Après ma prise de poste en 1994 à l’Université de Lorraine (Nancy), j’ai effectué un CRCT de 6 mois au laboratoire de physiologie et génétique des levures en 2001, Université de Bruxelles). Pour des raisons de rapprochement familial, je suis affilié au Lab. Chrono-environnement depuis janvier 2013. J'ai obtenu ma mutation à l'UNiversité Marie et Louis Pasteur (UMLP), ex. Université de  Franche Comté.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Compost Effectiveness in Improving Quality of an Agricultural Soil Co-contaminated by Antibiotics and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Carolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Narciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-026-03008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and transcriptome analysis of mercury-resistant Pseudomonas canadensis isolated from a chlor-alkali contaminated soil revealed mer-independent detoxification pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21, pp.101069. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2026.101069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pyronin-based “covalent-assembly” fluorescent probe for sensitive detection of cyanide in pure aqueous media and real water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaumerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Capello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 298, pp.128938. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2025.128938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance and trace elements extraction of Alliaria petiolata and Salix aquatica grandis under increased Cd(II) and Zn(II) exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Arsenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 314, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.120074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-contamination with PAHs and TEs reduces the metal uptake of Salix aquatica grandis and increases dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.119839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes pour gérer les éléments traces métalliques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element risk assessment of an industrial waste site, a key diagnosis for selecting the most appropriate management practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (8), pp.941. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stinging nettle (Urtica dioica L.) as reinforcement in short fibre-reinforced biobased composites for application in injection moulding -A possible use case for biomass from marginal land?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas-Rumi Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Schönfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Lühr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jörg Gusovius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Akleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.120959. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.120959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Metarhizium marquandii strain ISA501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Antinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of elemental sulfur application and co-cropping of Alliaria petiolata and Salix aquatica grandis on trace element phytoextraction from contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100642. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere genome assembly of Talaromyces purpureogenus strain ISA502 isolated from maize rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Antinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00122-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Practical Hg(II)‐Sensing Applications of a Rigidified Phenolo‐Merocyanine Dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Pohancenikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Croizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaumerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (23), pp.e00899. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.202500899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of tree species identity on rhizospheric bacterial and fungal community richness and composition across multiple trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.168600. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements perturb root architecture and ion homeostasis in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, LIEC-UL, 468, pp.133701. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primer pairs, PCR conditions, and peptide nucleic acid clamps affect fungal diversity assessment from plant root tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.255-271. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21501203.2023.2301003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestate Improves Stinging Nettle (Urtica dioica) Growth and Fiber Production at a Chlor-Alkali Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Martz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (17), pp.2425. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants13172425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of microorganisms as biomonitoring and bioremediation tools for mercury-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 262, pp.115185. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic survey, trace element transfers between soil and vegetation and human health risk at an urban industrial wasteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 459, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal necromass presents a high potential for Mercury immobilization in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kennedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 311, pp.136994. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locked up Inside the Vessels: Rare Earth Elements Are Transferred and Stored in the Conductive Tissues of the Accumulating Fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (7), pp.2768-2778. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c06985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal inoculation effects on growth and the mycobiome of poplar on two phytomanaged sites after 7-year-short rotation coppicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.993301. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.993301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nettle, a long-known fiber plant with new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Amaducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (12), pp.4288 (35). </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15124288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined omics approaches reveal distinct responses between light and heavy rare earth elements in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.127830. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach utilizing UAV 3D imaging methods, in-situ measurements, and laboratory experiments to assess water evaporation and trace element uptake by tree species growing in a red gypsum landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gallinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.127977. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestate improved birch (Betula pendula) growth and reduced leaf trace element contents at a red gypsum landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.106815. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Mutant Screening in Yeast Reveals that the Cell Wall is a First Shield to Discriminate Light From Heavy Lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor M Mora-Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.881535. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.881535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Exploring Plant Rhizosphere, Phyllosphere and Endosphere Microbial Communities to Improve the Management of Polluted Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.763566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial overlap of fungal communities associated with nettle and poplar roots when co-occurring at a trace metal contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ bioassays with Cantareus aspersus for environmental risk assessment of metal(loid) and PAH‐contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin‐crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial traits of root endophytes and rhizobacteria associated with plants growing in phytomanaged soils with mixed trace metal-polycyclic aromatic hydrocarbon contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analía Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Álvarez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cerdeira-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rodríguez-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 277, pp.130272. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the Role of Melanin in Cd and Zn Tolerance and Accumulation of Three Dark Septate Endophytic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia A Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Franken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.537. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8040537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.191. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN19182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneer trees of Betula pendula at a red gypsum landfill harbour specific structure and composition of root-associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 726, pp.138530. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Silver Birch (Betula pendula) Growth and Mn Accumulation in Residual Red Gypsum Using Organic Amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rotation coppice at a trace element-contaminated phytomanagement site: A 10-year study revealing biomass production, element export and impact on extractable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 699, pp.134260. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Hg and soil microbes: microbial diversity and mechanisms, with an emphasis on fungal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (23), pp.9855-9876. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-020-10795-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native stinging nettle (Urtica dioica L.) growing spontaneously under short rotation coppice for phytomanagement of trace element contaminated soils: Fibre yield, processability and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.111997. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Austruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and fractionation of rare earth elements are conserved traits in the Phytolacca genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.18458. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54238-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delhautal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02537945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam explosion pretreatment of willow grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.111722. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between dark septate endophytes, ectomycorrhizal fungi and root pathogens in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (13), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnz158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect Life Traits Are Key Factors in Mercury Accumulation and Transfer within the Terrestrial Food Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaveykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (19), pp.11122-11132. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b04102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal(oid) Accumulation in Edible Crops and Poplar Cuttings Grown on Dredged Sediment Enriched Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (6), pp.1496-1503. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2018.03.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-inoculation of Lolium perenne with Funneliformis mosseae and the dark septate endophyte Cadophora sp. in a trace element-polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.301 - 314. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-018-0826-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streptomyces Dominate the Soil Under Betula Trees That Have Naturally Colonized a Red Gypsum Landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.01772. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity associated with poplar trees grown on a Hg-contaminated site: Community characterization and isolation of Hg-resistant plant growth-promoting bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.1165-1177. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhabiting plant roots, nematodes, and truffles— Polyphilus , a new helotialean genus with two globally distributed species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samad Ashrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel G Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G Maciá-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110 (2), pp.286 - 299. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00275514.2018.1448167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretreatment of trace element-enriched biomasses grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrefaction and pyrolysis of metal-enriched poplars from phytotechnologies: Effect of temperature and biomass chlorine content on metal distribution in end-products and valorization options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Allemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sajet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Metabarcoding Reveals Contrasting Belowground and Aboveground Fungal Communities from Poplar at a Hg Phytomanagement Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun S. Gweon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.795-809. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-017-0984-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of trace elements in edible crops and poplar grown on a titanium ore landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.5019 - 5031. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8242-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mycorrhizal inoculation on metal accumulation by poplar leaves at phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.72 - 81. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoscreening as an efficient tool to delineate chlorinated solvent sources at a chlor-alkali facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lagron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Limmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, pp.82 - 89. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (10), pp.fiw163. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrochemical assessment of mercury releases from a pond and dredged-sediment landfill impacted by a chlor-alkali plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Perez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 148, pp.122 - 126. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.1230 - 1240. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth promotion, metabolite production and metal tolerance of dark septate endophytes isolated from metal-polluted poplar phytomanagement sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (10), pp.fiw144. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mutualistic fungal endophytes isolated from poplar roots display high metal tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Errard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.657 - 671. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0699-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Didier Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic variations in the dynamics of metal concentrations in poplar leaves: A field study with a perspective on phytoremediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa S. Delatorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoscreening-based assessment of mercury in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Bigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (23), pp.19285 - 19291. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmGOGAT-disruption in the ericoid mycorrhizal fungus Oidiodendron maius induces reorganization of the N pathway and reduces tolerance to heavy-metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H R Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boutaraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and validating a practical decision support tool (DST) for biomass selection on marginal land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Andersson-Skold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Crutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrochemical patterns of calcium, zinc, and potassium related to internal factors detected by energy dispersive X-ray fluorescence (EDXRF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin T. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter C. Shortle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp.58-62. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrochemical patterns of calcium, zinc, and potassium related to internal factors detected by energy dispersive X-ray fluorescence (EDXRF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin T Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter C Shortle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil metatranscriptomics for mining eukaryotic heavy metal resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lehembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Doillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (10), pp.2829-2840. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmZnT1 and OmFET, two metal transporters from the metal-tolerant strain Zn of the ericoid mycorrhizal fungus Oidiodendron maius, confer zinc tolerance in yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Khouja, Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abba,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Doillon,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrochemistry of Multiple Releases of Chlorinated Solvents at a Former Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel G Burken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Vroblesky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin T Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (17), pp.9541-9547. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es300318v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The arbuscular mycorrhizal status has an impact on the transcriptome profile and amino acid composition of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (44), pp.12. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplying nitrate before bud break induces pronounced changes in nitrogen nutrition and growth of young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraphon Thitithanakul,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (9), pp.795-803. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Trace Elements during the Combustion of Phytoremediation Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (24), pp.13361-13369. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es3017478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroponic screening of poplar for trace element tolerance and accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couturier-Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.350 - 361. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2011.620651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual review of plant physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of fungal manganese transporters, with an emphasis on Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the ER-located zinc transporter ZnT1 and identification of a vesicular zinc storage compartment in Hebeloma cylindrosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (5), pp.496-503. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium and zinc localization by SIMS in leaves of Populus deltoides (cv. Lena) grown in a metal polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Eybe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1-2), pp.367-369. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.3445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of plant metal transporters, with an emphasis on poplar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Wilkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm M Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (22), pp.3763-84. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-010-0445-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of plant metal transporters, with an emphasis on poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Wilkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (22), pp.3763-3784. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-010-0445-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtAAP11, a high affinity amino acid transporter specifically expressed in differentiating xylem cells of poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.1671-1682. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamine, arginine and the amino acid transporter Pt-CAT11 play important roles during senescence in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (7), pp.1159-1169. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcq047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Accumulation by Woody Species on Contaminated Sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (1-4), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-009-0029-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene repertoire for nitrogen transporters in Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lucic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.343-364. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02580.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do elevation of CO2 concentration and nitrogen fertilization alter storage and remobilization of carbon and nitrogen in pedunculate oak saplings ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (11), pp.1729-1739. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/28.11.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and regulation of PiDur3, a permease involved in the acquisition of urea by the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (6), pp.912-921. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2008.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. J. Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00261893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal induction of a Paxillus involutus metallothionein and its heterologous expression in Hebeloma cylindrosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bellion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Courbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01973.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and functional analysis of the Cation Diffusion Facilitator (CDF) family: improved signature and prediction of substrate specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.107. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secretory pathway-localized cation diffusion facilitator confers plant manganese tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Peiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pai Pedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Husted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (20), pp.8532-8537. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0609507104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen transport in the ectomycorrhiza association: The Hebeloma cylindrosporum–Pinus pinaster model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Avolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Benjdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Rikirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a symbiotic fungus modulate expression of its host-plant nitrite reductase?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Verner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (1), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02066.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00164654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia: a candidate for nitrogen transfer at the mycorrhizal interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (6), pp.263-266. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2006.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NADP-dependent glutamate dehydrogenase: a dispensable function in ectomycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169, pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling of the nitrogen starvation stress response in the mycorrhizal ascomycete Tuber borchii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (9), pp.630-641. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide uptake in the ectomycorrhizal fungus Hebeloma cylindrosporum: characterization of two di- and tripeptide transporters (HcPTR2A and B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rikirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corratge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (2), pp.401-410. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01672.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular and cellular mechanisms sustaining metal tolerance in ectomycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bellion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Courbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 254 (2), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2005.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes differentially expressed in extraradical mycelium and ectomycorrhizal roots during Paxillus involutus-Betula pendula ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.1.382-391.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium-responsive thiols in the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Courbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (12), pp.7413-7417. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.12.7413-7417.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of multiple metallothioneins from hybrid poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic responses to cadmium in the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Courbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 576, pp.423-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization, function and regulation of ammonium transporters (Amt) and ammonium-metabolizing enzymes (GS, NADP-GDH) in the ectomycorrhizal fungus Heleboma cylindrosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Rodriguez-Pastrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 47 (2), pp.411-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar Metal Tolerance Protein 1 Confers Zinc Tolerance and Is an Oligomeric Vacuolar Zinc Transporter with an Essential Leucine Zipper Motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (12), pp.2911-2928. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.017541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on nutrient transport processes in ectomycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lambilliote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 244, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-1284-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning, characterization and regulation by cadmium of a superoxide dismutase from the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Courbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M Steinman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 268, pp.3223-3232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of two ammonium transporters from the ectomycorrhizal fungus Hebeloma cylindrosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Rodriguez-Pastrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 505, pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of [14Cglutamate and [14Cmalate in birch roots is strongly modified under inoculation with Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.449-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heavy metals on nitrogen uptake by Paxillus involutus and mycorrhizal birch seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of ectomycorrhizal fungi to heavy metals in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ahonen-Jonnarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (11), pp.1366-1371. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756200003166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rôle des ectomycorhizes dans la nutrition azotée des arbres forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 49 (sp), pp.82-98. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondria in the white-rot fungus Phanerochaete chrysosporium: purification and evidence for a mitochondrial isoform of aspartate aminotransferase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hayani-Obeidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of (14C)glutamate and (14C)glutamine by the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Finlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soderstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 140, pp.1641-1649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunogold localization of glutamine synthetase and NADP-glutamate dehydrogenase of Laccaria laccata in Douglas fir ectomycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Duponnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dexheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de quelques enzymes impliquées dans le métabolisme azoté de l'association ectomycorhizienne Douglas/Laccaria laccata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 141 (4), pp.483-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration of (14C)alanine by the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Finlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soderstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 121, pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assimilation de l'azote minéral chez les ectomycorhizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 141 (4), pp.469-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium assimilation by spruce-Hebeloma sp. ectomycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 119, pp.541-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing electrophoretic patterns of glutamate dehydro- genases and aspartate aminotransferases in a few tree species under the influence of ectomycorrhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (Suppl), pp.718s-720s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen assimilation enzymes in mycorrhizas of Norway Spruce, Douglas fir and Beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 28, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fluctuations of growth and nitrogen metabolism in the ectomycorrhizal association Douglas-fir/Laccaria laccata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Banvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 28, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in pathways for carbon and nitrogen assimilation in spruce roots under mycorrhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Namysl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (suppl.), pp.721s-723s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, mineral nutrient content and nitrogen metabo- lism in Laccaria laccata-inoculated and non-inoculated Douglas fir seedlings during their growth period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Banvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (Suppl), pp.711s-714s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical pathways of Carbohydrate and Nitrogen assimilation in spruce ectomycorrhizal activities of a few key enzymes in each partner and in the association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Namysl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 28, pp.355-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in pathways for carbon and nitrogen assimilation in spruce roots under mycorrhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Namysl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (Suppl), pp.721s-723s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in physiological and practical aspects of ectomycorrhizal effects on tree development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica Oecologia Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 9 (4), pp.333-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un sol plus vert’ ueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Le-Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Vedrenne,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la winterschool du Master B2IPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and rare earth elements (REEs): from transfer and accumulation to cellular responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantMetals Conference - Trace Metal Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and rare earth elements (REEs): from transfer and accumulation to cellular responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une approche dendrochimique multi-techniques pour l'analyse intra-cernes des traceurs et co-traceurs de la pollution dans les sites pollués.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Bourassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT DE LA DENDROCHIMIE APPLIQUEE AUX SITES POLLUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louet Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales de la Recherche sur les sites et sols polluées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDAPHOS - Utilisation de l’imagerie hyperspectrale pour la caractérisation et le suivi de sols contaminés phytostabilisés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Badourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofoniaina Andriamihajason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Grasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVING LAB DU PARC DES ALLIAIRES : UN SITE PILOTE DE RECHERCHE DE DIFFUSION DU PHYTOMANAGEMENT POUR LA REHABILITATION DES FRICHES INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA Besançon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric GIMBERT, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOremediation SYStems exploiting synergies for improved removal of Mixed pOllutants,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Otero-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Velasco Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lapanje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st joint international Conference ICOBTE &amp; ICHMET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers of microbial communities in metal-contaminated soils phytomanaged by a woody cover are soil properties and tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint International Conference: 16th International Conference of Biogeochemistry of Trace Elements &amp; 21st International Conference of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics approaches reveal distinct responses between light and heavy rare earth elements in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Sino-French International Workshop on Contaminated Soil Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique JFM6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Bâ,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdala Gambi Diédhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined omics approaches reveal distinct responses between light and heavy rare earth elements in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint International Conference: 16th International Conference of Biogeochemistry of Trace Elements &amp; 21st International Conference of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany. pp.127830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPOLIS project: The transformation of a contaminated industrial wasteland into a living-lab based on a phytomanagement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology &amp; Evolution : New perspectives and Social challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration d’une friche industrielle du territoire Nord-Franche Comte par le phytomanagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement : des REX réussis (ID Friches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement en contextes de pollution variés : principaux acquis et perspectives de recherche Evènement digitalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE BIOECONOMIE DURABLE (ANR-ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are nettle ﬁbers produced on metal-contaminated lands suitable for composite applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Natural Fibers – Smart Sustainable Materials, ICNF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Porto, Portugal. pp.S291-S295, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2020.01.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing water evaporation and trace element accumulation using tree species at a red gypsum landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gallinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC SciCon Online Meeting, SETAC Europe 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures renouvelables pour la bioénergie et les écomatériaux : une opportunité pour le phytomanagement de terrains contaminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème rencontres virtuelles de la Biomasse (VALBIOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of mercury within a sediment-nettle-insect food web at a chlor-alkali landfill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Slaveykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître le panel d'espèces ligneuses dans une stratégie de phytomanagement des sols pollués par les éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cropping trees and fiber plants at phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th annual meeting of The society of Environmental Toxicology and Chemistry (SETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of dendrochemical methods for the evaluation of the contemporary history of an industrial area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Austruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (trace)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Leucio-Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of chlor-alkali tailings dumps using trees : transfer of Hg, plant productivity and impact on microbial communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and functional diversity of insects within nettle-poplar plantation on a sediment landfill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Chiapusio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential valorization of trace element-contaminated willow for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States. pp.abs. 472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des insectes aux flux de mercure dans une friche industrielle revégétalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Slaveykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées Nationale de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting trees at phytomanagement sites: recommendations from field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference AquaConSoil: Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal diversity at poplar phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, The 15th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are nettle fibres produced on metal-contaminated lands suitable for composite applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural FIbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling of carbon stocks in the upper horizon of cultivated constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des gènes de réponse aux Terres Rares chez le modèle eucaryote Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gross Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: effect of mycorrhizal inoculation & associated fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des communautés microbiennes associées aux racines des ligneux d'un terril de déchets industriels issus de l'activité extractive du titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de L'Association Francophone d'Ecologie Microbienne (AFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoscreening as a tool to delineate Cl-VOCs plumes and prioritize pollution management efforts for large scale and multisource sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kaskassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of chlorinated solvent sources at a chlor-alkali facility using phytoscreening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Limmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of Dark-Septate-Endophytes towards their use in the phytomanagement of metal contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop COST FA1103 - Endophytes in Biotechnology and Agriculture. SUSTAIN Conference: Endophytes for a growing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, mineralomass and microbial communities at poplar phytomanagement sites: a ten-year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species in phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 14th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental metabarcoding as a relevant tool to reveal structure and composition of microbial communities at phytomanagement sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plant-associated microorganisms in the establishment and growth of Betula spp. in a Mn-contaminated mine dump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological filtration to reduce trace elements in poplar leaves in a contaminated dredged sediment landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d’éléments traces provenant de décharges de résidus dans des végétaux utilisés en jardinage : estimation du risque et bio-monitoring. Les agricultures urbaines durables : un vecteur de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l'agriculture urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental metabarcoding as a tool to reveal structure and composition of microbial communities in anthropogenic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial communities from poplar at a Hg phytomanagement site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun S. Gweon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural recolonization of tailings dumps by trees and microbes: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of arbuscular mycorhizal and dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contamined sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza (ICOM 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contaminated sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of contaminated lands: considerations from above-and below-ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different soils, similar microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCANCHEM : un outil d'analyse issue du projet PIT pour la dendrochimie appliquée aux sols pollués.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADEME, 3ème rencontre nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2014, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des communautés bactériennes et fongiques d’un site contaminé au Hg par une approche métagénomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic analysis of microbial communities from a Hg-contaminated rhizospheric soil: diversity, structure and co-occurrence network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Workshop on Soil Pollution and Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais à grande échelle de phytostabilisation aidée couplée à une valorisation biomasse en bois énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing of microbial communities from a poplar plantation in a phytoremediaiton perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Watch : 1st Emerging Topics meeting du réseau franco-suisse Environnement-Homme-Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Frasnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of dendrochemistry to reveal pollution history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris C. Balouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EuCheMS International Conference on Chemistry and the Environment (ICCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chemical and Molecular Sciences (EuCheMS). Bruxelles, BEL., Jun 2013, Barcelone, Spain. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing of microbial communities from a strongly anthropogenic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Watch : 1st Emerging Topics meeting du réseau franco-suisse Environnement-Homme-Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Frasnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScanChem, un outil d'analyse des compositions chimiques élémentaires mesurées dans les carottes d'arbres par luorescence X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Balouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe Xylème- Croissance - Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Besse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ZIP and CDF proteins involved in the uptake and sequestration of trace elements in the ectomycorrhizal fungus Laccaria bicolor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Doillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les Phytotechnologies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols pollués : déchets ou opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les respirations d'Enghien. 9ème édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation de la biomasse végétale produite sur sols pollués: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sonia Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PHYTOPOP experience : biomass production and valorization on ETM contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Provent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Sustainable Remediation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremédiation et qualité de l'air sont-elles compatibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les respirations d'Enghien. 9ème édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Enghien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of trace elements during combustion of woody biomass collected from a phytoremediation field trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Gautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les Phytotechnologies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil metatranscriptomics for mining eukaryotic heavy metal resistance genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lehembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Doillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Perrotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les Phytotechnologies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des symbiotes mycorhiziens pour la revégétalisation de sols pollués.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque scientifique de la Société Nationale Horticole de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, PARIS, France. pp.48 PAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScanChem, a new software for dendrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (TRACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen supply before bud break strongly impacts spring development of young poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraphon S. Thitithanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Petel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. New Phytologist Symposium : Bioenergy Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Dendrochemistry to assess contamination history of polluted sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe J. C. Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (TRACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-genomic era in poplar : characterization of the ammonium transporter (AMT) family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of nitrogen assimilation pathways in ectomycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lorillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European symposium on mycorrhizas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Shejjield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in pathways for carbon and nitrogen assimilation in spruce roots under mycorrhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Namysl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Forest Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fluctuations of growth and nitrogen metabolism in the ectomycorrhizal association Douglas-fir/Laccaria laccata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Banvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European symposium on Mycorrhizae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-technical dendrochemical approach for the analysis of chemical elements in tree rings on polluted sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2025 – Tree Rings in Archaeology, Climatology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Umea, Suède, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of dendrochemistry applied to polluted sites : Multi-technique approach for the analysis of pollutant tracers and co-tracers on a ring-by-ring basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louet Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of mercury resistance mechanisms in microbial isolates from a chlor-alkali wasteland for bioremediation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akanksha Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gil-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium HARMI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of Metal-Contaminated Soils by Trees and Herbaceous Plants: Effect of Fungal Inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements pertub root architecture and ion homeostasis in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDAPHOS - Utilisation de l'imagerie hyperspectrale pour la caractérisation et le suivi de sols contaminés phytostabilisés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofoniaina Andriamihajason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Badourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque scientifique du groupe SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal and endophytic fungal symbionts for improving plant fitness and modulating metal accumulation in the context of the phytomanagement of metal-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locked up inside the vessels: Rare earth elements are transferred and stored in the conductive tissues of the accumulating fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mercury contamination at a chlor-alkali site on Apis mellifera and its products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’ortie et des insectes associés à la restauration écologique d’une friche industrielle chlore-alkali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Chiapusio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées Nationale de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de fougères rustiques accumulatrices de terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of microbial community structures on three contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Rare Earth Element accumulation trait shared by different Phytolacca species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics studies to investigate the response of Saccharomyces cerevisiae to Rare Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gross Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury transfer in Solanaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre champignons mycorhiziens et dark septate endophytes dans le contexte du phytomanagement des sites contaminés aux métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and microbes at a Hg contaminated chlor alkali facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE, 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between dark-septate-endophytes and ectomycorrhizal fungi in the context of trace-element contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Franken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between dark-septate-endophytes and ectomycorrhizal fungi in the context of trace-element contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment, ICHMET.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contamined sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoït Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremédiation assistée par des microorganismes symbiotiques : vers l’utilisation de consortia microbiens performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PROLIPHYT : Accroitre le potentiel de production de ligneux phytoremédiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Soupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicia-micronoyaux : un outil d’évaluation de la génotoxicité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicia-micronucleus test as a tool to assess soil genotoxicity potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cotelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning tailing pond into soil as revealed by metagenomic and microbial network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of phytomanagement practices on microbial communities as revealed by next-generation sequencing technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High bacterial diversity of a chlor-alkali and Hg-enriched tailing pond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing of microbial communities from a mercury polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the Society of Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-assisted phytoremediation: the Phytopop experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couturier-Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Chania, Greece. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen autumnal remobilization in poplar : roles of arginine and cationic amino acid transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Workshop Plant Membrane Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des rendez-vous de l’ADU : ECOPOLIS Parc des Alliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de Développement et d’Urbanisme du Pays de Montbéliard. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting an urban wasteland into a sustainable and educational living-lab, based on a replicable phytomanagement approach&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgogne Franche-Comté. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements in plants: transfer, transport, accumulation, impacts and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Purwadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Chalot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement as a nature-based solution for polluted soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, Elsevier, pp.19-61, 2024, Advances in Botanical Research, 978-0-443-15825-4. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2023.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar as a woody model for the phytomanagement of trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Chalot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement as a nature-based solution for polluted soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, Elsevier, pp.63-103, 2024, Advances in Botanical Research, 978-0-443-15825-4. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From darkness to light: emergence of the mysterious dark septate endophytes in plant growth promotion and stress alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hodkinson TR, Doohan FM, Saunders MJ, Murphy BR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endophytes for a growing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press; Cambridge University Press, pp.143-164, 2019, 9781108471763. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108607667.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhiza and nitrogen provision to the host tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Aspects of Nitrogen Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 448 p., 2011, 978-0-8138-1649-4. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470959404.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des ectomycorhizes dans la nutrition azotée des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champignons et mycorhizes en forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, ENGREF, 1997, Revue Forestière Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPOLIS : gérer la pollution par les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Viovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Stanojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHANCHEM: a free software dedicated to dendrochemical analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de l'ammonium par les ectomycorhizes d'épicéa (picea excelsa) et par quelques symbiotes fongiques (hebeloma cylindrosporum et laccaria laccata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992NAN10056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId797"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Chalot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Classe Exceptionnelle (niveau 1)Université Marie et Louis Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8614-0917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059392444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1113-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et qualifications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 1984 : 	Première et deuxième années universitaires en Sciences « Nature et vie »Juin 1985 : 	Troisième année universitaire: Licence : « Biologie cellulaire et physiologie »Juin 1986 : 	Maitrise de Biologie Végétale et Biochimie,Sept 1987 : 	DEA en biologie forestièreMai 1992 :	Thèse universitaire en biologie forestièreJanvier 2001 : 	Habilitation à diriger des recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes académiques successifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Post-doctorant (01/09/1992 – 31/08/1994) : Lund Suède.•	Nommé « Professeur assistant » à l’Université H. Poincaré, Nancy I, 01/09/1994.•	Contrat de recherche (CRCT) de six mois, laboratoire de physiologie et de génétique des levures, Université de Bruxelles, Gosselies, Belgique, 01/02/2001 - 31/07/2001.•	Contrat de recherche de 2 ans à l’INRA (Centre de recherche de Nancy, 09/2001 –08/2003)•	Nommé « Professeur » à l’Université H. Poincaré, Nancy I, le 1er octobre 2003.•	Enseignant Chercheur à l’Université Franche-Comté depuis janvier 2013•	Nommé « Professeur » à l’Université  l'Université Marie et Louis Pasteur (UMLP), ex. Université de  Franche Comté au 1er septembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité géographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A l’issue de mon doctorat, j’ai effectué un stage post doctoral en Suède (laboratoire d’Ecologie Microbienne, Université de Lund) de 2 ans. Après ma prise de poste en 1994 à l’Université de Lorraine (Nancy), j’ai effectué un CRCT de 6 mois au laboratoire de physiologie et génétique des levures en 2001, Université de Bruxelles). Pour des raisons de rapprochement familial, je suis affilié au Lab. Chrono-environnement depuis janvier 2013. J'ai obtenu ma mutation à l'UNiversité Marie et Louis Pasteur (UMLP), ex. Université de  Franche Comté.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and transcriptome analysis of mercury-resistant Pseudomonas canadensis isolated from a chlor-alkali contaminated soil revealed mer-independent detoxification pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21, pp.101069. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2026.101069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Compost Effectiveness in Improving Quality of an Agricultural Soil Co-contaminated by Antibiotics and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Carolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Narciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-026-03008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pyronin-based “covalent-assembly” fluorescent probe for sensitive detection of cyanide in pure aqueous media and real water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaumerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Capello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 298, pp.128938. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2025.128938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance and trace elements extraction of Alliaria petiolata and Salix aquatica grandis under increased Cd(II) and Zn(II) exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Arsenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 314, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.120074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-contamination with PAHs and TEs reduces the metal uptake of Salix aquatica grandis and increases dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.119839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes pour gérer les éléments traces métalliques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element risk assessment of an industrial waste site, a key diagnosis for selecting the most appropriate management practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (8), pp.941. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stinging nettle (Urtica dioica L.) as reinforcement in short fibre-reinforced biobased composites for application in injection moulding -A possible use case for biomass from marginal land?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas-Rumi Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Schönfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Lühr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jörg Gusovius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Akleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.120959. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.120959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Metarhizium marquandii strain ISA501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Antinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of elemental sulfur application and co-cropping of Alliaria petiolata and Salix aquatica grandis on trace element phytoextraction from contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100642. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere genome assembly of Talaromyces purpureogenus strain ISA502 isolated from maize rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Antinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00122-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Practical Hg(II)‐Sensing Applications of a Rigidified Phenolo‐Merocyanine Dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Pohancenikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Croizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaumerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (23), pp.e00899. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.202500899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of tree species identity on rhizospheric bacterial and fungal community richness and composition across multiple trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.168600. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements perturb root architecture and ion homeostasis in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, LIEC-UL, 468, pp.133701. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primer pairs, PCR conditions, and peptide nucleic acid clamps affect fungal diversity assessment from plant root tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.255-271. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21501203.2023.2301003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestate Improves Stinging Nettle (Urtica dioica) Growth and Fiber Production at a Chlor-Alkali Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Martz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (17), pp.2425. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants13172425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of microorganisms as biomonitoring and bioremediation tools for mercury-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 262, pp.115185. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic survey, trace element transfers between soil and vegetation and human health risk at an urban industrial wasteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 459, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal necromass presents a high potential for Mercury immobilization in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kennedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 311, pp.136994. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locked up Inside the Vessels: Rare Earth Elements Are Transferred and Stored in the Conductive Tissues of the Accumulating Fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (7), pp.2768-2778. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c06985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal inoculation effects on growth and the mycobiome of poplar on two phytomanaged sites after 7-year-short rotation coppicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.993301. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.993301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nettle, a long-known fiber plant with new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Amaducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (12), pp.4288 (35). </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15124288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined omics approaches reveal distinct responses between light and heavy rare earth elements in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.127830. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach utilizing UAV 3D imaging methods, in-situ measurements, and laboratory experiments to assess water evaporation and trace element uptake by tree species growing in a red gypsum landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gallinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.127977. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestate improved birch (Betula pendula) growth and reduced leaf trace element contents at a red gypsum landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.106815. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Mutant Screening in Yeast Reveals that the Cell Wall is a First Shield to Discriminate Light From Heavy Lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor M Mora-Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.881535. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.881535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Exploring Plant Rhizosphere, Phyllosphere and Endosphere Microbial Communities to Improve the Management of Polluted Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.763566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial overlap of fungal communities associated with nettle and poplar roots when co-occurring at a trace metal contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ bioassays with Cantareus aspersus for environmental risk assessment of metal(loid) and PAH‐contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin‐crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial traits of root endophytes and rhizobacteria associated with plants growing in phytomanaged soils with mixed trace metal-polycyclic aromatic hydrocarbon contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analía Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Álvarez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cerdeira-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rodríguez-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 277, pp.130272. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the Role of Melanin in Cd and Zn Tolerance and Accumulation of Three Dark Septate Endophytic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfaw Zegeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia A Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Franken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.537. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8040537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.191. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN19182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneer trees of Betula pendula at a red gypsum landfill harbour specific structure and composition of root-associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 726, pp.138530. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Silver Birch (Betula pendula) Growth and Mn Accumulation in Residual Red Gypsum Using Organic Amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rotation coppice at a trace element-contaminated phytomanagement site: A 10-year study revealing biomass production, element export and impact on extractable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 699, pp.134260. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Hg and soil microbes: microbial diversity and mechanisms, with an emphasis on fungal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (23), pp.9855-9876. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-020-10795-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native stinging nettle (Urtica dioica L.) growing spontaneously under short rotation coppice for phytomanagement of trace element contaminated soils: Fibre yield, processability and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.111997. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Austruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and fractionation of rare earth elements are conserved traits in the Phytolacca genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.18458. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54238-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delhautal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02537945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam explosion pretreatment of willow grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.111722. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between dark septate endophytes, ectomycorrhizal fungi and root pathogens in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (13), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnz158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect Life Traits Are Key Factors in Mercury Accumulation and Transfer within the Terrestrial Food Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaveykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (19), pp.11122-11132. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b04102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal(oid) Accumulation in Edible Crops and Poplar Cuttings Grown on Dredged Sediment Enriched Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (6), pp.1496-1503. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2018.03.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-inoculation of Lolium perenne with Funneliformis mosseae and the dark septate endophyte Cadophora sp. in a trace element-polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.301 - 314. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-018-0826-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streptomyces Dominate the Soil Under Betula Trees That Have Naturally Colonized a Red Gypsum Landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.01772. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity associated with poplar trees grown on a Hg-contaminated site: Community characterization and isolation of Hg-resistant plant growth-promoting bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.1165-1177. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhabiting plant roots, nematodes, and truffles— Polyphilus , a new helotialean genus with two globally distributed species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samad Ashrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel G Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G Maciá-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110 (2), pp.286 - 299. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00275514.2018.1448167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrefaction and pyrolysis of metal-enriched poplars from phytotechnologies: Effect of temperature and biomass chlorine content on metal distribution in end-products and valorization options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Allemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sajet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretreatment of trace element-enriched biomasses grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Metabarcoding Reveals Contrasting Belowground and Aboveground Fungal Communities from Poplar at a Hg Phytomanagement Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun S. Gweon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.795-809. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-017-0984-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of trace elements in edible crops and poplar grown on a titanium ore landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.5019 - 5031. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8242-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mycorrhizal inoculation on metal accumulation by poplar leaves at phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.72 - 81. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoscreening as an efficient tool to delineate chlorinated solvent sources at a chlor-alkali facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lagron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Limmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, pp.82 - 89. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrochemical assessment of mercury releases from a pond and dredged-sediment landfill impacted by a chlor-alkali plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Perez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 148, pp.122 - 126. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (10), pp.fiw163. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.1230 - 1240. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth promotion, metabolite production and metal tolerance of dark septate endophytes isolated from metal-polluted poplar phytomanagement sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (10), pp.fiw144. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mutualistic fungal endophytes isolated from poplar roots display high metal tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Errard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.657 - 671. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0699-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Didier Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic variations in the dynamics of metal concentrations in poplar leaves: A field study with a perspective on phytoremediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa S. Delatorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoscreening-based assessment of mercury in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Bigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (23), pp.19285 - 19291. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmGOGAT-disruption in the ericoid mycorrhizal fungus Oidiodendron maius induces reorganization of the N pathway and reduces tolerance to heavy-metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H R Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boutaraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and validating a practical decision support tool (DST) for biomass selection on marginal land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Andersson-Skold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Crutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrochemical patterns of calcium, zinc, and potassium related to internal factors detected by energy dispersive X-ray fluorescence (EDXRF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin T. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter C. Shortle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp.58-62. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrochemical patterns of calcium, zinc, and potassium related to internal factors detected by energy dispersive X-ray fluorescence (EDXRF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin T Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter C Shortle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil metatranscriptomics for mining eukaryotic heavy metal resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lehembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Doillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (10), pp.2829-2840. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmZnT1 and OmFET, two metal transporters from the metal-tolerant strain Zn of the ericoid mycorrhizal fungus Oidiodendron maius, confer zinc tolerance in yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Khouja, Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abba,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Doillon,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrochemistry of Multiple Releases of Chlorinated Solvents at a Former Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel G Burken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Vroblesky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin T Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (17), pp.9541-9547. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es300318v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplying nitrate before bud break induces pronounced changes in nitrogen nutrition and growth of young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraphon Thitithanakul,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (9), pp.795-803. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The arbuscular mycorrhizal status has an impact on the transcriptome profile and amino acid composition of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (44), pp.12. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Trace Elements during the Combustion of Phytoremediation Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (24), pp.13361-13369. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es3017478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroponic screening of poplar for trace element tolerance and accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couturier-Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.350 - 361. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2011.620651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual review of plant physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of fungal manganese transporters, with an emphasis on Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the ER-located zinc transporter ZnT1 and identification of a vesicular zinc storage compartment in Hebeloma cylindrosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (5), pp.496-503. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium and zinc localization by SIMS in leaves of Populus deltoides (cv. Lena) grown in a metal polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Eybe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1-2), pp.367-369. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.3445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of plant metal transporters, with an emphasis on poplar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Wilkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm M Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (22), pp.3763-84. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-010-0445-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of plant metal transporters, with an emphasis on poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Wilkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (22), pp.3763-3784. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-010-0445-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtAAP11, a high affinity amino acid transporter specifically expressed in differentiating xylem cells of poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.1671-1682. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamine, arginine and the amino acid transporter Pt-CAT11 play important roles during senescence in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (7), pp.1159-1169. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcq047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Accumulation by Woody Species on Contaminated Sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (1-4), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-009-0029-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene repertoire for nitrogen transporters in Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lucic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.343-364. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02580.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do elevation of CO2 concentration and nitrogen fertilization alter storage and remobilization of carbon and nitrogen in pedunculate oak saplings ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (11), pp.1729-1739. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/28.11.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and regulation of PiDur3, a permease involved in the acquisition of urea by the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (6), pp.912-921. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2008.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. J. Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00261893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal induction of a Paxillus involutus metallothionein and its heterologous expression in Hebeloma cylindrosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bellion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Courbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01973.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and functional analysis of the Cation Diffusion Facilitator (CDF) family: improved signature and prediction of substrate specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.107. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secretory pathway-localized cation diffusion facilitator confers plant manganese tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Peiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pai Pedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Husted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (20), pp.8532-8537. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0609507104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen transport in the ectomycorrhiza association: The Hebeloma cylindrosporum–Pinus pinaster model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Avolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Benjdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Rikirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a symbiotic fungus modulate expression of its host-plant nitrite reductase?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Debaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Verner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (1), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02066.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00164654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia: a candidate for nitrogen transfer at the mycorrhizal interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (6), pp.263-266. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2006.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NADP-dependent glutamate dehydrogenase: a dispensable function in ectomycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169, pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling of the nitrogen starvation stress response in the mycorrhizal ascomycete Tuber borchii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (9), pp.630-641. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide uptake in the ectomycorrhizal fungus Hebeloma cylindrosporum: characterization of two di- and tripeptide transporters (HcPTR2A and B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benjdia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rikirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corratge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (2), pp.401-410. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01672.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular and cellular mechanisms sustaining metal tolerance in ectomycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bellion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Courbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 254 (2), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2005.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes differentially expressed in extraradical mycelium and ectomycorrhizal roots during Paxillus involutus-Betula pendula ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.1.382-391.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium-responsive thiols in the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Courbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (12), pp.7413-7417. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.12.7413-7417.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of multiple metallothioneins from hybrid poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic responses to cadmium in the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Courbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 576, pp.423-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization, function and regulation of ammonium transporters (Amt) and ammonium-metabolizing enzymes (GS, NADP-GDH) in the ectomycorrhizal fungus Heleboma cylindrosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Rodriguez-Pastrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 47 (2), pp.411-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar Metal Tolerance Protein 1 Confers Zinc Tolerance and Is an Oligomeric Vacuolar Zinc Transporter with an Essential Leucine Zipper Motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (12), pp.2911-2928. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.017541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on nutrient transport processes in ectomycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lambilliote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 244, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-1284-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning, characterization and regulation by cadmium of a superoxide dismutase from the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Courbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard M Steinman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 268, pp.3223-3232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of two ammonium transporters from the ectomycorrhizal fungus Hebeloma cylindrosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Rodriguez-Pastrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 505, pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of [14Cglutamate and [14Cmalate in birch roots is strongly modified under inoculation with Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.449-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heavy metals on nitrogen uptake by Paxillus involutus and mycorrhizal birch seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of ectomycorrhizal fungi to heavy metals in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ahonen-Jonnarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (11), pp.1366-1371. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756200003166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rôle des ectomycorhizes dans la nutrition azotée des arbres forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 49 (sp), pp.82-98. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondria in the white-rot fungus Phanerochaete chrysosporium: purification and evidence for a mitochondrial isoform of aspartate aminotransferase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hayani-Obeidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunogold localization of glutamine synthetase and NADP-glutamate dehydrogenase of Laccaria laccata in Douglas fir ectomycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Duponnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dexheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of (14C)glutamate and (14C)glutamine by the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Finlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soderstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 140, pp.1641-1649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de quelques enzymes impliquées dans le métabolisme azoté de l'association ectomycorhizienne Douglas/Laccaria laccata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 141 (4), pp.483-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration of (14C)alanine by the ectomycorrhizal fungus Paxillus involutus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Finlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soderstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 121, pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assimilation de l'azote minéral chez les ectomycorhizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 141 (4), pp.469-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium assimilation by spruce-Hebeloma sp. ectomycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 119, pp.541-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing electrophoretic patterns of glutamate dehydro- genases and aspartate aminotransferases in a few tree species under the influence of ectomycorrhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (Suppl), pp.718s-720s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen assimilation enzymes in mycorrhizas of Norway Spruce, Douglas fir and Beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 28, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fluctuations of growth and nitrogen metabolism in the ectomycorrhizal association Douglas-fir/Laccaria laccata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Banvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 28, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in pathways for carbon and nitrogen assimilation in spruce roots under mycorrhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Namysl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (suppl.), pp.721s-723s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, mineral nutrient content and nitrogen metabo- lism in Laccaria laccata-inoculated and non-inoculated Douglas fir seedlings during their growth period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Banvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (Suppl), pp.711s-714s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical pathways of Carbohydrate and Nitrogen assimilation in spruce ectomycorrhizal activities of a few key enzymes in each partner and in the association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Namysl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 28, pp.355-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in pathways for carbon and nitrogen assimilation in spruce roots under mycorrhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Namysl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (Suppl), pp.721s-723s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in physiological and practical aspects of ectomycorrhizal effects on tree development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica Oecologia Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 9 (4), pp.333-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un sol plus vert’ ueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Le-Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Vedrenne,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la winterschool du Master B2IPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and rare earth elements (REEs): from transfer and accumulation to cellular responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and rare earth elements (REEs): from transfer and accumulation to cellular responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantMetals Conference - Trace Metal Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une approche dendrochimique multi-techniques pour l'analyse intra-cernes des traceurs et co-traceurs de la pollution dans les sites pollués.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Bourassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT DE LA DENDROCHIMIE APPLIQUEE AUX SITES POLLUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louet Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales de la Recherche sur les sites et sols polluées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDAPHOS - Utilisation de l’imagerie hyperspectrale pour la caractérisation et le suivi de sols contaminés phytostabilisés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Badourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofoniaina Andriamihajason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Grasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVING LAB DU PARC DES ALLIAIRES : UN SITE PILOTE DE RECHERCHE DE DIFFUSION DU PHYTOMANAGEMENT POUR LA REHABILITATION DES FRICHES INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA Besançon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric GIMBERT, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers of microbial communities in metal-contaminated soils phytomanaged by a woody cover are soil properties and tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint International Conference: 16th International Conference of Biogeochemistry of Trace Elements &amp; 21st International Conference of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOremediation SYStems exploiting synergies for improved removal of Mixed pOllutants,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Otero-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Velasco Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lapanje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st joint international Conference ICOBTE &amp; ICHMET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics approaches reveal distinct responses between light and heavy rare earth elements in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Sino-French International Workshop on Contaminated Soil Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined omics approaches reveal distinct responses between light and heavy rare earth elements in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint International Conference: 16th International Conference of Biogeochemistry of Trace Elements &amp; 21st International Conference of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany. pp.127830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique JFM6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Bâ,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdala Gambi Diédhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPOLIS project: The transformation of a contaminated industrial wasteland into a living-lab based on a phytomanagement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology &amp; Evolution : New perspectives and Social challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration d’une friche industrielle du territoire Nord-Franche Comte par le phytomanagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement : des REX réussis (ID Friches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement en contextes de pollution variés : principaux acquis et perspectives de recherche Evènement digitalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE BIOECONOMIE DURABLE (ANR-ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are nettle ﬁbers produced on metal-contaminated lands suitable for composite applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Natural Fibers – Smart Sustainable Materials, ICNF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Porto, Portugal. pp.S291-S295, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2020.01.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing water evaporation and trace element accumulation using tree species at a red gypsum landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gallinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC SciCon Online Meeting, SETAC Europe 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures renouvelables pour la bioénergie et les écomatériaux : une opportunité pour le phytomanagement de terrains contaminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème rencontres virtuelles de la Biomasse (VALBIOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître le panel d'espèces ligneuses dans une stratégie de phytomanagement des sols pollués par les éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of mercury within a sediment-nettle-insect food web at a chlor-alkali landfill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Slaveykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cropping trees and fiber plants at phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th annual meeting of The society of Environmental Toxicology and Chemistry (SETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of dendrochemical methods for the evaluation of the contemporary history of an industrial area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Austruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (trace)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Leucio-Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of chlor-alkali tailings dumps using trees : transfer of Hg, plant productivity and impact on microbial communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and functional diversity of insects within nettle-poplar plantation on a sediment landfill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Chiapusio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential valorization of trace element-contaminated willow for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States. pp.abs. 472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des insectes aux flux de mercure dans une friche industrielle revégétalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Slaveykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées Nationale de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting trees at phytomanagement sites: recommendations from field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference AquaConSoil: Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal diversity at poplar phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, The 15th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are nettle fibres produced on metal-contaminated lands suitable for composite applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural FIbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling of carbon stocks in the upper horizon of cultivated constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des gènes de réponse aux Terres Rares chez le modèle eucaryote Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gross Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: effect of mycorrhizal inoculation & associated fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des communautés microbiennes associées aux racines des ligneux d'un terril de déchets industriels issus de l'activité extractive du titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de L'Association Francophone d'Ecologie Microbienne (AFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoscreening as a tool to delineate Cl-VOCs plumes and prioritize pollution management efforts for large scale and multisource sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kaskassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of chlorinated solvent sources at a chlor-alkali facility using phytoscreening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Limmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of Dark-Septate-Endophytes towards their use in the phytomanagement of metal contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop COST FA1103 - Endophytes in Biotechnology and Agriculture. SUSTAIN Conference: Endophytes for a growing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, mineralomass and microbial communities at poplar phytomanagement sites: a ten-year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species in phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 14th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental metabarcoding as a relevant tool to reveal structure and composition of microbial communities at phytomanagement sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plant-associated microorganisms in the establishment and growth of Betula spp. in a Mn-contaminated mine dump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological filtration to reduce trace elements in poplar leaves in a contaminated dredged sediment landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d’éléments traces provenant de décharges de résidus dans des végétaux utilisés en jardinage : estimation du risque et bio-monitoring. Les agricultures urbaines durables : un vecteur de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l'agriculture urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental metabarcoding as a tool to reveal structure and composition of microbial communities in anthropogenic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial communities from poplar at a Hg phytomanagement site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun S. Gweon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural recolonization of tailings dumps by trees and microbes: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of arbuscular mycorhizal and dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contamined sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza (ICOM 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contaminated sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of contaminated lands: considerations from above-and below-ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different soils, similar microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Workshop on Soil Pollution and Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des communautés bactériennes et fongiques d’un site contaminé au Hg par une approche métagénomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic analysis of microbial communities from a Hg-contaminated rhizospheric soil: diversity, structure and co-occurrence network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCANCHEM : un outil d'analyse issue du projet PIT pour la dendrochimie appliquée aux sols pollués.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADEME, 3ème rencontre nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2014, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais à grande échelle de phytostabilisation aidée couplée à une valorisation biomasse en bois énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing of microbial communities from a poplar plantation in a phytoremediaiton perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Watch : 1st Emerging Topics meeting du réseau franco-suisse Environnement-Homme-Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Frasnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of dendrochemistry to reveal pollution history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris C. Balouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EuCheMS International Conference on Chemistry and the Environment (ICCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chemical and Molecular Sciences (EuCheMS). Bruxelles, BEL., Jun 2013, Barcelone, Spain. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing of microbial communities from a strongly anthropogenic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Watch : 1st Emerging Topics meeting du réseau franco-suisse Environnement-Homme-Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Frasnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScanChem, un outil d'analyse des compositions chimiques élémentaires mesurées dans les carottes d'arbres par luorescence X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Balouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe Xylème- Croissance - Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Besse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols pollués : déchets ou opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les respirations d'Enghien. 9ème édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ZIP and CDF proteins involved in the uptake and sequestration of trace elements in the ectomycorrhizal fungus Laccaria bicolor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Doillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les Phytotechnologies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation de la biomasse végétale produite sur sols pollués: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sonia Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PHYTOPOP experience : biomass production and valorization on ETM contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Provent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Sustainable Remediation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremédiation et qualité de l'air sont-elles compatibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les respirations d'Enghien. 9ème édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Enghien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of trace elements during combustion of woody biomass collected from a phytoremediation field trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Gautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les Phytotechnologies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil metatranscriptomics for mining eukaryotic heavy metal resistance genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lehembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Doillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Perrotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les Phytotechnologies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des symbiotes mycorhiziens pour la revégétalisation de sols pollués.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque scientifique de la Société Nationale Horticole de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, PARIS, France. pp.48 PAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScanChem, a new software for dendrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (TRACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen supply before bud break strongly impacts spring development of young poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraphon S. Thitithanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Petel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. New Phytologist Symposium : Bioenergy Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Dendrochemistry to assess contamination history of polluted sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe J. C. Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (TRACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-genomic era in poplar : characterization of the ammonium transporter (AMT) family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of nitrogen assimilation pathways in ectomycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lorillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European symposium on mycorrhizas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Shejjield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in pathways for carbon and nitrogen assimilation in spruce roots under mycorrhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Namysl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Forest Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fluctuations of growth and nitrogen metabolism in the ectomycorrhizal association Douglas-fir/Laccaria laccata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Banvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European symposium on Mycorrhizae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-technical dendrochemical approach for the analysis of chemical elements in tree rings on polluted sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2025 – Tree Rings in Archaeology, Climatology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Umea, Suède, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of dendrochemistry applied to polluted sites : Multi-technique approach for the analysis of pollutant tracers and co-tracers on a ring-by-ring basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louet Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of mercury resistance mechanisms in microbial isolates from a chlor-alkali wasteland for bioremediation purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akanksha Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gil-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium HARMI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of Metal-Contaminated Soils by Trees and Herbaceous Plants: Effect of Fungal Inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements pertub root architecture and ion homeostasis in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDAPHOS - Utilisation de l'imagerie hyperspectrale pour la caractérisation et le suivi de sols contaminés phytostabilisés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofoniaina Andriamihajason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Badourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque scientifique du groupe SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal and endophytic fungal symbionts for improving plant fitness and modulating metal accumulation in the context of the phytomanagement of metal-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locked up inside the vessels: Rare earth elements are transferred and stored in the conductive tissues of the accumulating fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’ortie et des insectes associés à la restauration écologique d’une friche industrielle chlore-alkali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Chiapusio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées Nationale de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mercury contamination at a chlor-alkali site on Apis mellifera and its products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Rare Earth Element accumulation trait shared by different Phytolacca species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de fougères rustiques accumulatrices de terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of microbial community structures on three contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics studies to investigate the response of Saccharomyces cerevisiae to Rare Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gross Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury transfer in Solanaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre champignons mycorhiziens et dark septate endophytes dans le contexte du phytomanagement des sites contaminés aux métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and microbes at a Hg contaminated chlor alkali facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE, 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between dark-septate-endophytes and ectomycorrhizal fungi in the context of trace-element contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Franken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between dark-septate-endophytes and ectomycorrhizal fungi in the context of trace-element contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury uptake into poplar leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment, ICHMET.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contamined sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoït Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremédiation assistée par des microorganismes symbiotiques : vers l’utilisation de consortia microbiens performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PROLIPHYT : Accroitre le potentiel de production de ligneux phytoremédiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Soupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicia-micronoyaux : un outil d’évaluation de la génotoxicité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicia-micronucleus test as a tool to assess soil genotoxicity potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cotelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning tailing pond into soil as revealed by metagenomic and microbial network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of phytomanagement practices on microbial communities as revealed by next-generation sequencing technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High bacterial diversity of a chlor-alkali and Hg-enriched tailing pond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing of microbial communities from a mercury polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the Society of Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-assisted phytoremediation: the Phytopop experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Couturier-Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Chania, Greece. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen autumnal remobilization in poplar : roles of arginine and cationic amino acid transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Workshop Plant Membrane Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des rendez-vous de l’ADU : ECOPOLIS Parc des Alliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de Développement et d’Urbanisme du Pays de Montbéliard. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting an urban wasteland into a sustainable and educational living-lab, based on a replicable phytomanagement approach&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgogne Franche-Comté. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements in plants: transfer, transport, accumulation, impacts and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Purwadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Chalot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement as a nature-based solution for polluted soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, Elsevier, pp.19-61, 2024, Advances in Botanical Research, 978-0-443-15825-4. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2023.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar as a woody model for the phytomanagement of trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Chalot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement as a nature-based solution for polluted soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, Elsevier, pp.63-103, 2024, Advances in Botanical Research, 978-0-443-15825-4. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From darkness to light: emergence of the mysterious dark septate endophytes in plant growth promotion and stress alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hodkinson TR, Doohan FM, Saunders MJ, Murphy BR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endophytes for a growing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press; Cambridge University Press, pp.143-164, 2019, 9781108471763. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108607667.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhiza and nitrogen provision to the host tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Aspects of Nitrogen Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 448 p., 2011, 978-0-8138-1649-4. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470959404.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des ectomycorhizes dans la nutrition azotée des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champignons et mycorhizes en forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, ENGREF, 1997, Revue Forestière Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPOLIS : gérer la pollution par les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Viovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Stanojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHANCHEM: a free software dedicated to dendrochemical analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Balouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de l'ammonium par les ectomycorhizes d'épicéa (picea excelsa) et par quelques symbiotes fongiques (hebeloma cylindrosporum et laccaria laccata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992NAN10056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId797"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE391613"/>
+    <w:nsid w:val="CBDF47CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-chalot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8614-0917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059392444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1113-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Carolis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Narciso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03008-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Mei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumerd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128938" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Arsenov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.120074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14326-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas-Rumi Baumann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sch&#246;nfeld" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten L&#252;hr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Gusovius" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Akleh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120959" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123729v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Antinori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Puglisi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Escadeillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100642" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00122-25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pohancenikova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Croizier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202500899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168600" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04461157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gross" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133701" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04438059v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Kennedy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2023.2301003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115185" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Heckman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kennedy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136994" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c06985" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrecht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Amaducci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124288" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127830" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor M Mora-Montes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.881535" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.763566" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Tafforeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146692" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4480" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180392v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kidd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cerdeira-P&#233;rez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodr&#237;guez-Garrido" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537379v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A Gaber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Franken" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040537" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19182" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138530" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000159v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10795-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428977v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111997" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54238-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Menana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111722" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372472v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz158" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Regier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04102" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930931v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0826-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182790v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lopez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01772" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guinchard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.069" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827181v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Ashrafi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel G Knapp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2018.1448167" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538463v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.028" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Allemon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sajet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.11.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693247v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.08.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512274v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Limmer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.01.112" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perez Mena" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.034" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHGLKVB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512321v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw144" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109349v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S. Delatorre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Victor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.010" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MB1M9CF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512326v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bigham" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Liang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Balouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5604-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Khouja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daghino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abb&#224;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boutaraa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079146v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Andersson-Skold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bardos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Crutu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.06.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JBFVJNB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189763v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T. Smith" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Shortle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.08.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114969v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T Smith" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C Shortle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115321v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lehembre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrotto" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12143" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JW381SD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943938v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khouja, Hassine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abba," TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier," TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon," TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.11.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821404v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Balouet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel G Burken" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Vroblesky" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es300318v" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825166v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvioli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zouari" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-44" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820926v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon Thitithanakul," TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp12129" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820913v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Provent" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascual" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3017478" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268378v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couturier-Migeon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.620651" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825170v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Loth-Pereda" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orsini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lota" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.180646" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372446v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Diss" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00235.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRXFZ888-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372451v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.11.007" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372441v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Eybe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3445" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K44GPVR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372457v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Loth-Pereda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lota" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855485v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wilkins" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm M Campbell" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0445-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04428451v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Campbell" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545652v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Fa&#255;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq036" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456847v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0029-5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJ5R4LX3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665821v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1729" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656836v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.002" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3KZRG7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658402v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellion" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Courbot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01973.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017595v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-107" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545534v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01992.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659128v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peiter" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gobert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Pedas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Husted" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0609507104" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658442v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;ller" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Avolio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Benjdia" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Rikirsch" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2006.09.021" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51MWZ50B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00164654v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailly" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02066.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669096v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.04.005" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2ZPQSJX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653812v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659650v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gabella" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.04.001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNK4NJK8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086986v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benjdia" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rikirsch" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratge" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01672.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660266v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2005.00044.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679940v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.382-391.2005" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680421v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Diez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruotolo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7413-7417.2004" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680733v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679390v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673109v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Javelle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Rodriguez-Pastrana" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Marini" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456828v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.017541" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680585v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1284-2_16" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083092v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M Steinman" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671005v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672423v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688034v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083100v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turnau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Colpaert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahonen-Jonnarth" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756200003166" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F8VNNQQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444149v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Botton" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5677" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706308v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pireaux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hayani-Obeidou" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711540v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Finlay" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soderstrom" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706492v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexheimer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714873v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702284v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701704v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702997v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Stewart" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882650v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dell" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724574v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726428v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723041v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Namysl" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882648v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banvoy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722114v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882651v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dizengremel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723753v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Battut" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461080v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le-Guennic" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vedrenne," TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373219v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Goudard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370740v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304146v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Bourassi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918648v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet Hugo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230331v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorbes" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Andriamihajason" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351719v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Otero-Gonzalez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barros" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Velasco Arroyo" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lapanje" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263859v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263811v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711298v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;," TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot." TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gambi Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263856v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528928v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528942v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034370v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.365" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528954v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526630v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Slaveykova" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189715v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soupe" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528826v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526804v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526601v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237280v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526817v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189733v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525171v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053057v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960342v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214537v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gross Elisabeth" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189712v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524664v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528766v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kaskassian" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528776v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853613v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189716v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189721v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853612v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528780v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189720v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214533v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263772v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263800v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268945v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Balouet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263804v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263767v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263795v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263775v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964815v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Balouet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263791v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964814v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Balouet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825110v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Molins" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825108v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748993v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schnuriger" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sonia Provent" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825099v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825107v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825114v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gautry" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825113v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Perrotto" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825102v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964713v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Balouet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964850v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon S. Thitithanakul" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964828v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe J. C. Balouet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000380v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777494v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorillou" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856462v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853782v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049971v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070329v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05351465v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Mishra" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Franco" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gil-Guerrero" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370756v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373251v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755434v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904664v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263626v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263630v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528864v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526828v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189709v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525188v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189708v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214538v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528866v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189707v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528846v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528834v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189700v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189695v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214532v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263734v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263749v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263755v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Assad" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Soupe" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263757v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhy&#232;vre" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263743v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263735v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263737v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263742v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746159v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157985v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157973v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734008v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806687v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429511v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Purwadi" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2023.10.005" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429534v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2023.10.003" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189735v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108607667.008" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802658v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470959404.ch4" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842994v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745587v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Viovi" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pereira" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bozon" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stanojevic" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268946v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753556v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10056" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-chalot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8614-0917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059392444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1113-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Mei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Carolis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Narciso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03008-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumerd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128938" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Arsenov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.120074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14326-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas-Rumi Baumann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sch&#246;nfeld" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten L&#252;hr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Gusovius" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Akleh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120959" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123729v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Antinori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Puglisi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Escadeillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100642" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00122-25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pohancenikova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Croizier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202500899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168600" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04461157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gross" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133701" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04438059v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Kennedy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2023.2301003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115185" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Heckman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kennedy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136994" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c06985" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrecht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Amaducci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124288" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127830" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gallinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127977" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor M Mora-Montes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.881535" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.763566" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Tafforeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146692" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4480" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180392v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kidd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cerdeira-P&#233;rez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodr&#237;guez-Garrido" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537379v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A Gaber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Franken" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040537" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19182" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138530" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000159v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10795-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428977v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111997" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54238-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Menana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111722" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372472v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz158" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Regier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04102" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930931v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0826-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182790v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lopez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01772" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guinchard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.069" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827181v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Ashrafi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel G Knapp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2018.1448167" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512270v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Allemon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sajet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.11.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512276v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8242-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693247v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.08.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512274v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Limmer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.01.112" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perez Mena" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.034" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHGLKVB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378616v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.103" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512321v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw144" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109349v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S. Delatorre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Victor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.010" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MB1M9CF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512326v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bigham" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Liang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Balouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5604-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Khouja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daghino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abb&#224;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boutaraa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079146v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Andersson-Skold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bardos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Crutu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.06.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JBFVJNB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189763v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T. Smith" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Shortle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.08.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114969v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T Smith" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C Shortle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115321v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lehembre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrotto" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12143" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JW381SD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943938v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khouja, Hassine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abba," TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier," TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon," TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.11.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821404v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Balouet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel G Burken" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Vroblesky" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es300318v" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820926v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon Thitithanakul," TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp12129" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvioli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zouari" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-44" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820913v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Provent" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascual" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3017478" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268378v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couturier-Migeon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.620651" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825170v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Loth-Pereda" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orsini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lota" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.180646" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372446v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Diss" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00235.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRXFZ888-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372451v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.11.007" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372441v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Eybe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3445" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K44GPVR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372457v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Loth-Pereda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lota" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855485v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wilkins" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm M Campbell" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0445-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04428451v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Campbell" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545652v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Fa&#255;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq036" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456847v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0029-5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJ5R4LX3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665821v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1729" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656836v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.002" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3KZRG7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658402v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellion" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Courbot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01973.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545534v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01992.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017595v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-107" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659128v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peiter" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gobert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Pedas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Husted" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0609507104" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658442v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;ller" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Avolio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Benjdia" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Rikirsch" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2006.09.021" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51MWZ50B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00164654v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailly" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02066.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669096v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.04.005" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2ZPQSJX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653812v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659650v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gabella" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.04.001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNK4NJK8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086986v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benjdia" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rikirsch" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratge" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01672.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660266v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2005.00044.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679940v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.382-391.2005" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680421v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Diez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruotolo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7413-7417.2004" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680733v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679390v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673109v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Javelle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Rodriguez-Pastrana" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Marini" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456828v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.017541" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680585v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1284-2_16" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083092v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M Steinman" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671005v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672423v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688034v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083100v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turnau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Colpaert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahonen-Jonnarth" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756200003166" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F8VNNQQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444149v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Botton" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5677" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706308v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pireaux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hayani-Obeidou" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706492v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexheimer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711540v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Finlay" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soderstrom" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714873v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702284v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701704v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702997v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Stewart" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882650v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dell" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724574v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726428v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banvoy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723041v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Namysl" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882648v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banvoy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722114v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882651v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dizengremel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723753v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Battut" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461080v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le-Guennic" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vedrenne," TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370740v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Goudard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373219v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304146v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Bourassi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918648v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet Hugo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230331v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorbes" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Andriamihajason" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263859v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351719v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Otero-Gonzalez" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barros" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Velasco Arroyo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lapanje" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263811v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263856v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711298v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;," TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot." TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gambi Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528928v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528942v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034370v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.365" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233507v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528954v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189715v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soupe" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526630v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Slaveykova" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528826v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526804v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526601v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237280v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526817v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189733v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525171v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053057v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960342v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214537v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gross Elisabeth" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189712v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524664v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528766v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kaskassian" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528776v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853613v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189716v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189721v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853612v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525743v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528780v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189720v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214533v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263772v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263800v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263795v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263804v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263767v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268945v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Balouet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263775v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964815v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Roussel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Balouet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263791v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964814v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Balouet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825108v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825110v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Molins" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748993v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schnuriger" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sonia Provent" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825099v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825107v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825114v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gautry" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825113v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Perrotto" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825102v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964713v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Balouet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964850v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraphon S. Thitithanakul" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964828v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe J. C. Balouet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000380v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777494v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorillou" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856462v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853782v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049971v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070329v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05351465v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Mishra" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Franco" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gil-Guerrero" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370756v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373251v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755434v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904664v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263626v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263630v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526828v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528864v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189708v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189709v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525188v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214538v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528866v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189707v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528846v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528834v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189700v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189695v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525729v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214532v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263734v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263749v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263755v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Assad" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Soupe" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263757v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhy&#232;vre" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263743v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263735v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263737v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263742v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746159v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157985v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157973v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734008v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806687v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429511v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Purwadi" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2023.10.005" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429534v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2023.10.003" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189735v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108607667.008" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802658v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470959404.ch4" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842994v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745587v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Viovi" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pereira" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bozon" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stanojevic" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268946v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753556v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10056" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>