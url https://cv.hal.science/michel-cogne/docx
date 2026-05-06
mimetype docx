--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -243,295 +243,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the iCasp9 suicide strategy to control the growth and function of genome-edited B cells with redirected antigen specificity</w:t>
+                <w:t xml:space="preserve">DIS3 licenses B cells for plasma cell differentiation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Leonard</w:t>
+                <w:t xml:space="preserve">Emma Miglierina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cahen</w:t>
+                <w:t xml:space="preserve">Julien Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Tanguy</w:t>
+                <w:t xml:space="preserve">Delfina Ordanoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deleurme</w:t>
+                <w:t xml:space="preserve">Maïwenn Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natsuko Ueda</w:t>
+                <w:t xml:space="preserve">Simon Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (4), pp.201104. </w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.31-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omton.2025.201104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41423-025-01369-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454277v1</w:t>
+                <w:t xml:space="preserve">hal-05417577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIS3 licenses B cells for plasma cell differentiation in humans</w:t>
+                <w:t xml:space="preserve">Using the iCasp9 suicide strategy to control the growth and function of genome-edited B cells with redirected antigen specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Miglierina</w:t>
+                <w:t xml:space="preserve">Jenny Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouder</w:t>
+                <w:t xml:space="preserve">Marine Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delfina Ordanoska</w:t>
+                <w:t xml:space="preserve">Anne-Laure Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Pineau</w:t>
+                <w:t xml:space="preserve">Laurent Deleurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Leonard</w:t>
+                <w:t xml:space="preserve">Natsuko Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.31-47. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.201104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41423-025-01369-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omton.2025.201104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417577v1</w:t>
+                <w:t xml:space="preserve">hal-05454277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGFR regulates stromal cell activation in germinal centers</w:t>
               </w:r>
@@ -651,90 +651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-hit genome editing optimized for maturation in B cells redirects their specificity toward tumor antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuko Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deleurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dreano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1047,338 +1047,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique repetitive nucleic acid structures mirror switch regions in the human IgH locus</w:t>
+                <w:t xml:space="preserve">Demultiplexing Ig repertoires by parallel mRNA/DNA sequencing shows major differential alterations in severe COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Deze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delfina Ordanoska</w:t>
+                <w:t xml:space="preserve">Virginie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco de Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2023.08.017⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212710v1</w:t>
+                <w:t xml:space="preserve">inserm-04041493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demultiplexing Ig repertoires by parallel mRNA/DNA sequencing shows major differential alterations in severe COVID-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unique repetitive nucleic acid structures mirror switch regions in the human IgH locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco de Rouault</w:t>
+                <w:t xml:space="preserve">Ophelie Deze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Ordanoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Miglierina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rizzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rossille</w:t>
+                <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (3), pp.106260. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 214, pp.167-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2023.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04041493v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of G4-DNA and G4-RNA in Class Switch Recombination and Additional Regulations in B-Lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Deze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1419,563 +1419,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-based immunoglobulin repertoire sequencing is a new tool for the management of monoclonal gammopathy of renal (kidney) significance</w:t>
+                <w:t xml:space="preserve">Targeting IgE polyadenylation signal with antisense oligonucleotides decreases IgE secretion and plasma cell viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Javaugue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Pascal</w:t>
+                <w:t xml:space="preserve">Anne Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bender</w:t>
+                <w:t xml:space="preserve">Catherine Horiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nasraddine</w:t>
+                <w:t xml:space="preserve">Jean-Marie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dargelos</w:t>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Oblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101 (2), pp.331-337. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (5), pp.1795-1801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482172v1</w:t>
+                <w:t xml:space="preserve">hal-03482143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of citrulline enteral administration on sepsis-induced T cell mitochondrial dysfunction</w:t>
+                <w:t xml:space="preserve">Neutralizing antibodies against SARS-CoV-2 variants following mRNA booster vaccination in adults older than 65 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Reizine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Grégoire</w:t>
+                <w:t xml:space="preserve">Christine Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Coirier</w:t>
+                <w:t xml:space="preserve">Laetitia Ninove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gauthier</w:t>
+                <w:t xml:space="preserve">Maeva Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Radenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2115139119⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24409-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594344v1</w:t>
+                <w:t xml:space="preserve">hal-04119081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting IgE polyadenylation signal with antisense oligonucleotides decreases IgE secretion and plasma cell viability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA-based immunoglobulin repertoire sequencing is a new tool for the management of monoclonal gammopathy of renal (kidney) significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Lambert</w:t>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Oblet</w:t>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nasraddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dargelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.09.039⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (2), pp.331-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482143v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralizing antibodies against SARS-CoV-2 variants following mRNA booster vaccination in adults older than 65 years</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial effects of citrulline enteral administration on sepsis-induced T cell mitochondrial dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Lefebvre</w:t>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Radenne</w:t>
+                <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Coirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Desaint</w:t>
+                <w:t xml:space="preserve">Juliette Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.20373. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (8), pp.e2115139119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24409-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2115139119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119081v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Germinal Centers in Lymphoid and Non-Lymphoid Tissues: Adaptive and Evolving Structures</w:t>
               </w:r>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saintamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (21), pp.5337. </w:t>
@@ -2333,51 +2333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homéostasie de la réponse IgA et microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,295 +2457,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venoarterial extracorporeal membrane oxygenation induces early immune alterations</w:t>
+                <w:t xml:space="preserve">IgH 3’ regulatory region increases ectopic class switch recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Frerou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Sandrine Le Noir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Gregoire</w:t>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Uhel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+                <w:t xml:space="preserve">Bastien Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-020-03444-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134918v1</w:t>
+                <w:t xml:space="preserve">hal-03371044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgH 3’ regulatory region increases ectopic class switch recombination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Venoarterial extracorporeal membrane oxygenation induces early immune alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+                <w:t xml:space="preserve">Aurelien Frerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baylet</w:t>
+                <w:t xml:space="preserve">Murielle Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boyer</w:t>
+                <w:t xml:space="preserve">Fabrice Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009288. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-020-03444-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371044v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bromodomain and extraterminal (BET) protein inhibition of IgG/IgE production in murine B cells is counter-balanced by a strong Th2 bias</w:t>
               </w:r>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chenuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Dalloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Noir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (6), pp.e1280. </w:t>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3133,64 +3133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunotherapy perspectives in the new era of B-cell editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuko Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannic Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,563 +3529,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Engineered Human Fc Domain that Behaves like a pH-Toggle Switch for Ultra-Long Circulation Persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesangial Deposition Can Strongly Involve Innate-Like IgA Molecules Lacking Affinity Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Oblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae Hyun Kang</w:t>
+                <w:t xml:space="preserve">Arnaud Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang-Han Lee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Makiko Watanabe</w:t>
+                <w:t xml:space="preserve">Anne Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13108-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (7), pp.1238-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2018111089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02448624v1</w:t>
+                <w:t xml:space="preserve">hal-02361794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgH locus suicide recombination does not depend on NHEJ in contrast to CSR in B cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Denizot</w:t>
+                <w:t xml:space="preserve">Locus suicide recombination actively occurs on the functionally rearranged IgH allele in B- cells from inflamed human lymphoid tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Dalloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Dalloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pignarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-018-0172-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343984v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02273760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locus suicide recombination actively occurs on the functionally rearranged IgH allele in B- cells from inflamed human lymphoid tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gersende Caron</w:t>
+                <w:t xml:space="preserve">An Engineered Human Fc Domain that Behaves like a pH-Toggle Switch for Ultra-Long Circulation Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae Hyun Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Han Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae Hyun Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makiko Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007721⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.5031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13108-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02273760v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02448624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesangial Deposition Can Strongly Involve Innate-Like IgA Molecules Lacking Affinity Maturation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Boyer</w:t>
+                <w:t xml:space="preserve">IgH locus suicide recombination does not depend on NHEJ in contrast to CSR in B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ghazzaui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Huard</w:t>
+                <w:t xml:space="preserve">Ophélie Alyssa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saintamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Druilhe</w:t>
+                <w:t xml:space="preserve">Yves Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (7), pp.1238-1249. </w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.201-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2018111089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41423-018-0172-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361794v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and druggable skipping of immunoglobulin variable exons in plasma cells</w:t>
               </w:r>
@@ -4097,64 +4097,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Omar Ashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivine Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4199,697 +4199,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediator contributes to IgH locus VDJ rearrangements by promoting usage of most distal V segments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Detecting Rare AID-Induced Mutations in B-Lineage Oncogenes from High-Throughput Sequencing Data Using the Detection of Minor Variants by Error Correction Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Alyssa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Garot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Noir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Reina-San-Martin</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Aldigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201 (3), pp.950-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41423-018-0175-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343957v1</w:t>
+                <w:t xml:space="preserve">hal-02344000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive molecular characterization of a heavy chain deposition disease case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;PAX5A&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;PAX5B&amp;lt;/i&amp;gt; isoforms are both efficient to drive B cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Cogné</w:t>
+                <w:t xml:space="preserve">Charlotte Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jamrog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nais Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.196113⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (67), pp.32841-32854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343962v1</w:t>
+                <w:t xml:space="preserve">hal-02566158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;PAX5A&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;PAX5B&amp;lt;/i&amp;gt; isoforms are both efficient to drive B cell differentiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+                <w:t xml:space="preserve">Mediator contributes to IgH locus VDJ rearrangements by promoting usage of most distal V segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Dalloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Dalloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nais Prade</w:t>
+                <w:t xml:space="preserve">Bernardo Reina-San-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (67), </w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41423-018-0175-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343994v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;PAX5A&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;PAX5B&amp;lt;/i&amp;gt; isoforms are both efficient to drive B cell differentiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nais Prade</w:t>
+                <w:t xml:space="preserve">Comprehensive molecular characterization of a heavy chain deposition disease case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26003⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (11), pp.e557-e560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.196113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566158v1</w:t>
+                <w:t xml:space="preserve">hal-02343962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Rare AID-Induced Mutations in B-Lineage Oncogenes from High-Throughput Sequencing Data Using the Detection of Minor Variants by Error Correction Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Cogné</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;PAX5A&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;PAX5B&amp;lt;/i&amp;gt; isoforms are both efficient to drive B cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jamrog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nais Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (67), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344000v1</w:t>
+                <w:t xml:space="preserve">hal-02343994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-quadruplex DNA targeting alters class-switch recombination in B cells and attenuates allergic inflammation</w:t>
               </w:r>
@@ -4914,51 +4914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chenuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Dalloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Aldigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5061,51 +5061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecihi Batuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (4), pp.246-264. </w:t>
@@ -5271,351 +5271,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the immunopathological mechanisms of heavy chain deposition disease with implications for clinical management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eμ and 3'RR IgH enhancers show hierarchic unilateral dependence in mature B-cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saintamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bridoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bender</w:t>
+                <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fannie Leroy</w:t>
+                <w:t xml:space="preserve">Marie Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ghazzaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aucouturier</w:t>
+                <w:t xml:space="preserve">Virginie Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (2), pp.423-434. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2016.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00575-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364147v1</w:t>
+                <w:t xml:space="preserve">hal-01517051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eμ and 3'RR IgH enhancers show hierarchic unilateral dependence in mature B-cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the immunopathological mechanisms of heavy chain deposition disease with implications for clinical management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
+                <w:t xml:space="preserve">Frank Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Marquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour Ghazzaui</w:t>
+                <w:t xml:space="preserve">Fannie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Magnone</w:t>
+                <w:t xml:space="preserve">Pierre Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.442. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (2), pp.423-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00575-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517051v1</w:t>
+                <w:t xml:space="preserve">hal-02364147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the importance of the palindromic architecture of the immunoglobulin heavy-chain 3’ regulatory region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saintamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5673,563 +5673,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Membrane Proximal External Region-Specific Anti-HIV1 Broadly Neutralizing Monoclonal IgA1 Presenting Short CDRH3 and Low Somatic Mutations.</w:t>
+                <w:t xml:space="preserve">Impaired Lysosomal Function Underlies Monoclonal Light Chain–Associated Renal Fanconi Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahd Benjelloun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zéliha Oruc</w:t>
+                <w:t xml:space="preserve">Alessandro Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole M. Thielens</w:t>
+                <w:t xml:space="preserve">Sara Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Verrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Champier</w:t>
+                <w:t xml:space="preserve">Jenny Ann Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1600309⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (7), pp.2049-2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2015050581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356638v1</w:t>
+                <w:t xml:space="preserve">hal-02364437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plasma cell differentiation quality control ablates B cell clones with biallelic Ig rearrangements and truncated Ig production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nivine Srour</w:t>
+                <w:t xml:space="preserve">Loss of the HVEM Tumor Suppressor in Lymphoma and Restoration by Modified CAR-T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+                <w:t xml:space="preserve">Darin Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Tinguely</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zéliha Oruc</w:t>
+                <w:t xml:space="preserve">Frédéric Mourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viraj Sanghvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20131511⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (2), pp.405-418 e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501807v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Lysosomal Function Underlies Monoclonal Light Chain–Associated Renal Fanconi Syndrome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+                <w:t xml:space="preserve">A plasma cell differentiation quality control ablates B cell clones with biallelic Ig rearrangements and truncated Ig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivine Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Ann Prange</w:t>
+                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tinguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Omar Ashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéliha Oruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2015050581⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (1), pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20131511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364437v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of the HVEM Tumor Suppressor in Lymphoma and Restoration by Modified CAR-T Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Membrane Proximal External Region-Specific Anti-HIV1 Broadly Neutralizing Monoclonal IgA1 Presenting Short CDRH3 and Low Somatic Mutations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darin Salloum</w:t>
+                <w:t xml:space="preserve">Fahd Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéliha Oruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mourcin</w:t>
+                <w:t xml:space="preserve">Nicole M. Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viraj Sanghvi</w:t>
+                <w:t xml:space="preserve">Bernard Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rada Amin</w:t>
+                <w:t xml:space="preserve">Gael Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 167 (2), pp.405-418 e13. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197 (5), pp.1979-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.08.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1600309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405853v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgA Structure Variations Associate with Immune Stimulations and IgA Mesangial Deposition</w:t>
               </w:r>
@@ -6254,64 +6254,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Oblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (9), pp.2748-2761. </w:t>
@@ -6349,103 +6349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential activation and distinct functions for distal and proximal modules within the IgH 3′ regulatory region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saintamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Noir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (6), pp.1618-1623. </w:t>
@@ -6617,90 +6617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les gènes codant les anticorps s’adjoignent des fragments venus d’autres chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Dalloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Dalloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Noir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6786,51 +6786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moutahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6881,51 +6881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-control for IgE production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6963,64 +6963,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mouse model recapitulating human monoclonal heavy chain deposition disease evidences the relevance of proteasome inhibitor therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7082,312 +7082,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;IgH chain class switch recombination: mechanism and regulation&amp;quot;.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Saintamand</w:t>
+                <w:t xml:space="preserve">Self-Restrained B Cells Arise following Membrane IgE Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Lecron</w:t>
+                <w:t xml:space="preserve">Sophie Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Morel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karin Tarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denis-Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.900-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212327v1</w:t>
+                <w:t xml:space="preserve">hal-01116949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Restrained B Cells Arise following Membrane IgE Expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchez</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;IgH chain class switch recombination: mechanism and regulation&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saintamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Tarte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jc Lecron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116949v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient AID targeting of switch regions is not sufficient for optimal class switch recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lechouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7494,77 +7494,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saintamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -7718,90 +7718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eμ enhancer region influences H chain expression and B cell fate without impacting IgVH repertoire and immune response in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7846,441 +7846,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin genes undergo legitimate repair in human B cells not only after cis- but also frequent trans-class switch recombination.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques des IgA promptes à se déposer dans le mésangium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armand Garot</w:t>
+                <w:t xml:space="preserve">J.C. Aldigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéliha Oruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Oblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Brousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Baylet</w:t>
+                <w:t xml:space="preserve">Alexis Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2014.07.354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/gene.2014.25⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112042v1</w:t>
+                <w:t xml:space="preserve">hal-01117015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The class-specific BCR tonic signal modulates lymphomagenesis in a c-myc deregulation transgenic model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rada Amin</w:t>
+                <w:t xml:space="preserve">Immunoglobulin genes undergo legitimate repair in human B cells not only after cis- but also frequent trans-class switch recombination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghafour Marfak</w:t>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pangault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Oblet</w:t>
+                <w:t xml:space="preserve">M Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chanut</w:t>
+                <w:t xml:space="preserve">A Baylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (19), pp.8995-9006. </w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.341-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.2297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/gene.2014.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067143v1</w:t>
+                <w:t xml:space="preserve">hal-01112042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des IgA promptes à se déposer dans le mésangium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The class-specific BCR tonic signal modulates lymphomagenesis in a c-myc deregulation transgenic model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Aldigier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zéliha Oruc</w:t>
+                <w:t xml:space="preserve">Abdelghafour Marfak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Oblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Cuvillier</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2014.07.354⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (19), pp.8995-9006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.2297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117015v1</w:t>
+                <w:t xml:space="preserve">hal-01067143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the enigmatic IgD class-switch recombination via germline deletion of the IgH 3' regulatory region</w:t>
               </w:r>
@@ -8305,51 +8305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saintamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lecardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8482,90 +8482,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IgH 3' regulatory region controls somatic hypermutation in germinal center B cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saintamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fiancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (8), pp.1501-7. </w:t>
@@ -8776,51 +8776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Champier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8999,1255 +8999,1255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancers located in heavy chain regulatory region (hs3a, hs1,2, hs3b, and hs4) are dispensable for diversity of VDJ recombination.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Cogné</w:t>
+                <w:t xml:space="preserve">B-cell receptor signal strength influences terminal differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lechouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pinaud</w:t>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Casola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéliha Oruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.341024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201242912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696502v1</w:t>
+                <w:t xml:space="preserve">hal-00779414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transglutaminase is essential for IgA nephropathy development acting through IgA receptors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Berthelot</w:t>
+                <w:t xml:space="preserve">Enhancers located in heavy chain regulatory region (hs3a, hs1,2, hs3b, and hs4) are dispensable for diversity of VDJ recombination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fiancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Papista</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tissandie</w:t>
+                <w:t xml:space="preserve">Eric Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20112005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (11), pp.8356-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.341024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903832v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-cell receptor signal strength influences terminal differentiation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+                <w:t xml:space="preserve">Transglutaminase is essential for IgA nephropathy development acting through IgA receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Papista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago T Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delpy</w:t>
+                <w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Casola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zéliha Oruc</w:t>
+                <w:t xml:space="preserve">Emilie Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209 (4), pp.793-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201242912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20112005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779414v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of the α immunoglobulin chain membrane-anchoring region reduces but does not abolish IgA secretion.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Carrion</w:t>
+                <w:t xml:space="preserve">AID-Driven Deletion Causes Immunoglobulin Heavy Chain &amp;quot;Locus Suicide Recombination&amp;quot; in B Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laffleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denis-Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Decourt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeanne Cook-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tinguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 136 (1), pp.54-63. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2567.2012.03557.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1218692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696503v1</w:t>
+                <w:t xml:space="preserve">hal-00697665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of human or humanized antibodies in mice.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A defect of the INK4-Cdk4 checkpoint and Myc collaborate in blastoid mantle cell lymphoma-like lymphoma formation in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fiancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Truffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-61779-931-0_9⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (4), pp.1688-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779395v1</w:t>
+                <w:t xml:space="preserve">hal-00696495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[IgH locus suicide recombination, or when B cells surrender!].</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Specific impairment of proximal tubular cell proliferation by a monoclonal κ light chain responsible for Fanconi syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed El Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Aldigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Oblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Filloux</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2012285023⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (12), pp.4368-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfs261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779352v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific impairment of proximal tubular cell proliferation by a monoclonal κ light chain responsible for Fanconi syndrome.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Production of human or humanized antibodies in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (12), pp.4368-77. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 901, pp.149-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfs261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-61779-931-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779410v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A defect of the INK4-Cdk4 checkpoint and Myc collaborate in blastoid mantle cell lymphoma-like lymphoma formation in mice.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rouaud</w:t>
+                <w:t xml:space="preserve">Deletion of the α immunoglobulin chain membrane-anchoring region reduces but does not abolish IgA secretion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Baudet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2012.01.004⟩</w:t>
+              <w:t xml:space="preserve">Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (1), pp.54-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2567.2012.03557.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696495v1</w:t>
+                <w:t xml:space="preserve">hal-00696503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AID-Driven Deletion Causes Immunoglobulin Heavy Chain &amp;quot;Locus Suicide Recombination&amp;quot; in B Cells.</w:t>
+                <w:t xml:space="preserve">[IgH locus suicide recombination, or when B cells surrender!].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denis-Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cook-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tinguely</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.551-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1218692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2012285023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697665v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talk between immunoglobulin heavy-chain transcription and RNA surveillance during B cell development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tinguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10324,64 +10324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class-specific effector functions of therapeutic antibodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10428,64 +10428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-CD20 IgA can protect mice against lymphoma development: evaluation of the direct impact of IgA and cytotoxic effector recruitment on CD20 target cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Debin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10588,64 +10588,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fiancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10815,1440 +10815,1440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward understanding renal Fanconi syndrome: step by step advances through experimental models.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Touchard</w:t>
+                <w:t xml:space="preserve">A p53 defect sensitizes various stages of B cell development to lymphomagenesis in mice carrying an IgH 3' regulatory region-driven c-myc transgene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fiancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laffleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000313962⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (11), pp.5772-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696465v1</w:t>
+                <w:t xml:space="preserve">hal-00696493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to model AL amyloidosis in mice.</w:t>
+                <w:t xml:space="preserve">Toward understanding renal Fanconi syndrome: step by step advances through experimental models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lacombe</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Essig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devuyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyloid: The Journal of Protein Folding Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/13506129.2011.574354016⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169, pp.247-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000313962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617188v2</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycotranscriptome study reveals an enzymatic switch modulating glycosaminoglycan synthesis during B cell development and activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jayat-Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (12), epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201140865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IgH locus 3' regulatory region: pulling the strings from behind.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
+                <w:t xml:space="preserve">Strategies to model AL amyloidosis in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110, pp.27-70. </w:t>
+              <w:t xml:space="preserve">Amyloid: The Journal of Protein Folding Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (Suppl 1), pp.45-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-387663-8.00002-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/13506129.2011.574354016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696444v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A p53 defect sensitizes various stages of B cell development to lymphomagenesis in mice carrying an IgH 3' regulatory region-driven c-myc transgene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IgH locus 3' regulatory region: pulling the strings from behind.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fiancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 187 (11), pp.5772-82. </w:t>
+              <w:t xml:space="preserve">Advances in immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110, pp.27-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-387663-8.00002-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696493v1</w:t>
+                <w:t xml:space="preserve">hal-00696444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity of fine specificity of IgA anti-gliadin antibodies between patients with celiac disease and humanized α1KI mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aneta Pekáriková</w:t>
+                <w:t xml:space="preserve">Glycotranscriptome study reveals an enzymatic switch modulating glycosaminoglycan synthesis during B-cell development and activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jayat-Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf1044519⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (12), pp.3632-3644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201140865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696473v1</w:t>
+                <w:t xml:space="preserve">hal-01211951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycotranscriptome study reveals an enzymatic switch modulating glycosaminoglycan synthesis during B-cell development and activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raymond Julien</w:t>
+                <w:t xml:space="preserve">Similarity of fine specificity of IgA anti-gliadin antibodies between patients with celiac disease and humanized α1KI mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Champier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Pekáriková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201140865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (7), pp.3092-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf1044519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211951v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric IgA1 controls erythroblast proliferation and accelerates erythropoiesis recovery in anemia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gammopathy with IgA mesangial deposition provides a monoclonal model of IgA nephritogenicity and offers new insights into its molecular mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Oblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéliha Oruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coulon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Huey Mei Wang P.</w:t>
+                <w:t xml:space="preserve">Willy Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (12), pp.3930-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfr131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617557v1</w:t>
+                <w:t xml:space="preserve">hal-00696463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes between nuclear factor-κB p65 and signal transducer and activator of transcription 3 are key actors in inducing activation-induced cytidine deaminase expression and immunoglobulin A production in CD40L plus interleukin-10-treated human blood B cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymeric IgA1 controls erythroblast proliferation and accelerates erythropoiesis recovery in anemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grapton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lafarge</w:t>
+                <w:t xml:space="preserve">Trovati Maciel T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hamzeh-Cognasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Cogné</w:t>
+                <w:t xml:space="preserve">Huey Mei Wang P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.1456-1465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697663v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gammopathy with IgA mesangial deposition provides a monoclonal model of IgA nephritogenicity and offers new insights into its molecular mechanisms.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchez</w:t>
+                <w:t xml:space="preserve">Complexes between nuclear factor-κB p65 and signal transducer and activator of transcription 3 are key actors in inducing activation-induced cytidine deaminase expression and immunoglobulin A production in CD40L plus interleukin-10-treated human blood B cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Morelle</w:t>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (12), pp.3930-7. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (2), pp.171-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfr131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2249.2011.04465.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696463v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IgH 3' regulatory region and its implication in lymphomagenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fiancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (12), pp.3306-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12282,103 +12282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic deletion of the whole IgH 3' regulatory region (hs3a, hs1,2, hs3b, hs4) dramatically affects class switch recombination and Ig secretion to all isotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fiancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Truffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
@@ -12429,77 +12429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo redundant function of the 3' IgH regulatory element HS3b in the mouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lecardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12544,389 +12544,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A myeloma translocation-like model associating CCND1 with the immunoglobulin heavy-chain locus 3' enhancers does not promote by itself B-cell malignancies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Premature replacement of {micro} with {alpha} immunoglobulin chains impairs lymphopoiesis and mucosal homing but promotes plasma cell maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34 (8), pp.1043-51. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0912393107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514237v1</w:t>
+                <w:t xml:space="preserve">hal-00454129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature replacement of {micro} with {alpha} immunoglobulin chains impairs lymphopoiesis and mucosal homing but promotes plasma cell maturation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">A myeloma translocation-like model associating CCND1 with the immunoglobulin heavy-chain locus 3' enhancers does not promote by itself B-cell malignancies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fiancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Truffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cogné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (8), pp.1043-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0912393107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00454129v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal-storing histiocytosis with renal Fanconi syndrome: pathological and molecular characteristics compared with classical myeloma-associated Fanconi syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed El Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (9), pp.2982-90. </w:t>
@@ -12976,103 +12976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple RNA surveillance mechanisms cooperate to reduce the amount of nonfunctional Ig kappa transcripts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tinguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lechouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 184 (9), pp.5009-17. </w:t>
@@ -13104,471 +13104,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenesis and humanization of murine antibodies.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uncoupling between Ig somatic hypermutation and oncogene mutation in mouse lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Truffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fiancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1793 (2), pp.418-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2008.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443792v1</w:t>
+                <w:t xml:space="preserve">hal-00363954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Physiopathology of bullous pemphigoid]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Doffoel-Hantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sparsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 136 (10), pp.740-7; quiz 739, 748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annder.2008.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling between Ig somatic hypermutation and oncogene mutation in mouse lymphoma.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transgenesis and humanization of murine antibodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (12), pp.1149-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00363954v1</w:t>
+                <w:t xml:space="preserve">hal-00443792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ig synthesis and class switching do not require the presence of the hs4 enhancer in the 3' IgH regulatory region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Truffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fiancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13619,90 +13619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic background modulates susceptibility to oncogen-driven proliferation and lymphoma occurrence in mice carrying a deregulated c-myc transgene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fiancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Truffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13817,51 +13817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia M Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 462 (7274), pp.803-7. </w:t>
@@ -13893,541 +13893,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Physiopathology of herpetiform dermatitis. Current data]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonnetblanc</w:t>
+                <w:t xml:space="preserve">Splenic marginal zone lymphomas and lymphoplasmacytic lymphomas originate from B-cell compartments with two different antigen-exposure histories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marfak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Drouet</w:t>
+                <w:t xml:space="preserve">E. Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 135 (11), pp.784-8; quiz 783. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (8), pp.1621-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2008.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/leu.2008.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363969v1</w:t>
+                <w:t xml:space="preserve">hal-00364488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splenic marginal zone lymphomas and lymphoplasmacytic lymphomas originate from B-cell compartments with two different antigen-exposure histories.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Marfak</w:t>
+                <w:t xml:space="preserve">[Physiopathology of herpetiform dermatitis. Current data]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doffoel-Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sparsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Troadec</w:t>
+                <w:t xml:space="preserve">Mireille Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (8), pp.1621-4. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135 (11), pp.784-8; quiz 783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/leu.2008.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2008.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364488v1</w:t>
+                <w:t xml:space="preserve">hal-00363969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dose melphalan versus melphalan plus dexamethasone for AL amyloidosis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinico-biological characteristics of flow cytometry applied to hypersensitivity to NSAIDs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
+                <w:t xml:space="preserve">J. Sainte-Laudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Leblond</w:t>
+                <w:t xml:space="preserve">F. Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Leleu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 357 (11), pp.1083-93</w:t>
+              <w:t xml:space="preserve">Inflammation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 Suppl 1, pp.S63-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172895v1</w:t>
+                <w:t xml:space="preserve">hal-00452811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinico-biological characteristics of flow cytometry applied to hypersensitivity to NSAIDs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-dose melphalan versus melphalan plus dexamethasone for AL amyloidosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sainte-Laudy</w:t>
+                <w:t xml:space="preserve">Véronique Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Touraine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Boumédiène</w:t>
+                <w:t xml:space="preserve">Xavier Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonnaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lofti Benboubker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 56 Suppl 1, pp.S63-4</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 357 (11), pp.1083-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452811v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-S synapsis during class switch recombination is promoted by distantly located transcriptional elements and activation-induced deaminase.</w:t>
               </w:r>
@@ -14541,1321 +14541,1321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of both CD63 up regulation and IgE down regulation for the flow cytometric analysis of allergen induced basophil activation. Definition of an activation index.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 3' IgH locus control region is sufficient to deregulate a c-myc transgene and promote mature B cell malignancies with a predominant Burkitt-like phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Truffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sainte-Laudy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Brianchon</w:t>
+                <w:t xml:space="preserve">Laurence Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammation Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 179 (9), pp.6033-6042</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166018v1</w:t>
+                <w:t xml:space="preserve">hal-00181178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3' IgH locus control region is sufficient to deregulate a c-myc transgene and promote mature B cell malignancies with a predominant Burkitt-like phenotype.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guglielmi</w:t>
+                <w:t xml:space="preserve">Use of both CD63 up regulation and IgE down regulation for the flow cytometric analysis of allergen induced basophil activation. Definition of an activation index.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sainte-Laudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Orsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brianchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inflammation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (7), pp.291-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00011-007-7014-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181178v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germ line transcription in mice bearing neor gene downstream of Igamma3 exon in the Ig heavy chain locus.</w:t>
+                <w:t xml:space="preserve">Interallelic class switch recombination can reverse allelic exclusion and allow trans-complementation of an IgH locus switching defect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Samara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hei-Lanne Dougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Cogné</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/intimm/dxh400⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (8), pp.2181-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.200535529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021571v1</w:t>
+                <w:t xml:space="preserve">hal-00088115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interallelic class switch recombination can reverse allelic exclusion and allow trans-complementation of an IgH locus switching defect.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delpy</w:t>
+                <w:t xml:space="preserve">Polyclonal IgG4 hypergammaglobulinemia associated with plasmacytic lymphadenopathy, anemia and nephropathy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meignin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.200535529⟩</w:t>
+              <w:t xml:space="preserve">Annals of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (12), pp.833-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00277-006-0158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088115v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyclonal IgG4 hypergammaglobulinemia associated with plasmacytic lymphadenopathy, anemia and nephropathy.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Germ line transcription in mice bearing neor gene downstream of Igamma3 exon in the Ig heavy chain locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Labaume</w:t>
+                <w:t xml:space="preserve">Maha Samara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéliha Oruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hei-Lanne Dougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawer Essawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00277-006-0158-5⟩</w:t>
+              <w:t xml:space="preserve">International Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (4), pp.581-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/intimm/dxh400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00451895v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light chain inclusion permits terminal B cell differentiation and does not necessarily result in autoreactivity.</w:t>
+                <w:t xml:space="preserve">Role of the monoclonal kappa chain V domain and reversibility of renal damage in a transgenic model of acquired Fanconi syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchez</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Comte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 103 (20), pp.7747-52. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (2), pp.536-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0509121103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2005-11-4419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00073857v1</w:t>
+                <w:t xml:space="preserve">hal-00085051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the monoclonal kappa chain V domain and reversibility of renal damage in a transgenic model of acquired Fanconi syndrome.</w:t>
+                <w:t xml:space="preserve">Light chain inclusion permits terminal B cell differentiation and does not necessarily result in autoreactivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devuyst</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 108 (2), pp.536-543. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (20), pp.7747-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2005-11-4419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0509121103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085051v1</w:t>
+                <w:t xml:space="preserve">hal-00073857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of IgE down regulation induced by basophil activation. Application to the diagnosis of muscle relaxant allergic hypersensitivity by flow cytometry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sainte-Laudy</w:t>
+                <w:t xml:space="preserve">Platelet activation after aortic prosthetic valve surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leguyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reina Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00011-005-0023-3⟩</w:t>
+              <w:t xml:space="preserve">Interactive Cardiovascular and Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (1), pp.60-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1510/icvts.2005.115733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452816v1</w:t>
+                <w:t xml:space="preserve">hal-00452815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet activation after aortic prosthetic valve surgery.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Leguyader</w:t>
+                <w:t xml:space="preserve">Analysis of IgE down regulation induced by basophil activation. Application to the diagnosis of muscle relaxant allergic hypersensitivity by flow cytometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sainte-Laudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reina Watanabe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Boumédiène</w:t>
+                <w:t xml:space="preserve">I. Orsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Cardiovascular and Thoracic Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inflammation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 Suppl 1, pp.S21-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00011-005-0023-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1510/icvts.2005.115733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00452815v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chicken β-globin HS4 insulator is not a silver bullet to obtain copy-number dependent expression of transgenes in stable B cell transfectants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Truffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 96(2), pp.303-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15895,346 +15895,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interallelic Class Switch Recombination Contributes Significantly to Class Switching in Mouse B Cells</w:t>
+                <w:t xml:space="preserve">Interallelic class switch recombination contributes significantly to class switching in mouse B cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hei-Lanne Dougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 174, pp.5905-5906</w:t>
+              <w:t xml:space="preserve">, 2005, 174 (10), pp.6176-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022865v1</w:t>
+                <w:t xml:space="preserve">hal-00458866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interallelic class switch recombination contributes significantly to class switching in mouse B cells.</w:t>
+                <w:t xml:space="preserve">Interallelic Class Switch Recombination Contributes Significantly to Class Switching in Mouse B Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hei-Lanne Dougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 174 (10), pp.6176-83</w:t>
+              <w:t xml:space="preserve">, 2005, 174, pp.5905-5906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458866v1</w:t>
+                <w:t xml:space="preserve">hal-00022865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanconi's syndrome induced by a monoclonal Vkappa3 light chain in Waldenstrom's macroglobulinemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16279,316 +16279,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 5′HS4 insulator element is an efficient tool to analyse the transient expression of an Eμ-GFP vector in a transgenic mouse model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Carrion</w:t>
+                <w:t xml:space="preserve">Indolent lymphoplasmacytic and marginal zone B-cell lymphomas: absence of both IRF4 and Ki67 expression identifies a better prognosis subgroup.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Bert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cogné</w:t>
+                <w:t xml:space="preserve">Mp Chaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moalic-Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90(2), pp.200-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023265v1</w:t>
+                <w:t xml:space="preserve">hal-00022403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indolent lymphoplasmacytic and marginal zone B-cell lymphomas: absence of both IRF4 and Ki67 expression identifies a better prognosis subgroup.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Petit</w:t>
+                <w:t xml:space="preserve">The 5′HS4 insulator element is an efficient tool to analyse the transient expression of an Eμ-GFP vector in a transgenic mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Truffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mp Chaury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Moalic-Judge</w:t>
+                <w:t xml:space="preserve">Marc Le Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14(4), pp.361-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-005-3239-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022403v1</w:t>
+                <w:t xml:space="preserve">hal-00023265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunologic basis for the rare occurrence of true nonsecretory plasma cell dyscrasias.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Radu Galea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16655,714 +16655,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription-dependent somatic hypermutation occurs at similar levels on functional and nonfunctional rearranged IgH alleles.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunoglobulin class-switch recombination in mice devoid of any S mu tandem repeat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Morvan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Amine Khamlichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Glaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéliha Oruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 103 (10), pp.3828-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2003-10-3470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023372v1</w:t>
+                <w:t xml:space="preserve">hal-00023269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polymorphism of the locus control region lying downstream the human IgH locus is restricted to hs1,2 but not to hs3 and hs4 enhancers.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
+                <w:t xml:space="preserve">RNA surveillance down-regulates expression of nonfunctional kappa alleles and detects premature termination within the last kappa exon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imlet.2004.04.003⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (19), pp.7375-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0305586101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00023366v1</w:t>
+                <w:t xml:space="preserve">hal-00023270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of somatic hypermutation by antigen-specific B cell receptors in the human BL2 cell line.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Denis</w:t>
+                <w:t xml:space="preserve">Transcription-dependent somatic hypermutation occurs at similar levels on functional and nonfunctional rearranged IgH alleles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Amine Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 173 (3), pp.1842-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023350v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA surveillance down-regulates expression of nonfunctional kappa alleles and detects premature termination within the last kappa exon.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sirac</w:t>
+                <w:t xml:space="preserve">Induction of somatic hypermutation by antigen-specific B cell receptors in the human BL2 cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Glaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchez</w:t>
+                <w:t xml:space="preserve">Vincent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amine Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0305586101⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (6), pp.1637-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.200324741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023270v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin class-switch recombination in mice devoid of any S mu tandem repeat.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The polymorphism of the locus control region lying downstream the human IgH locus is restricted to hs1,2 but not to hs3 and hs4 enhancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Truffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 94 (1-2), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imlet.2004.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2003-10-3470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00023269v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monoclonal V kappa l light chain responsible for incomplete proximal tubulopathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17422,77 +17422,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear factors, hs1,2 enhancer and IgA nephropathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 63 (2), pp.767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17520,746 +17520,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germ-line transcription occurs on both the functional and the non-functional alleles of immunoglobulin constant heavy chain genes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
+                <w:t xml:space="preserve">Combination of 3' and 5' IgH regulatory elements mimics the B-specific endogenous expression pattern of IgH genes from pro-B cells to mature B cells in a transgenic mouse model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Dessain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.200323969⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1642 (3), pp.181-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2003.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023385v1</w:t>
+                <w:t xml:space="preserve">hal-00023378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Eμ IgH enhancer on expression of a GFP reporter gene in transfected B cells and transgenic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 86(1), pp.77-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0165-2478(02)00264-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beta-globin HS4 insulator confers copy-number dependent expression of IgH regulatory elements in stable B cell transfectants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Truffinet</w:t>
+                <w:t xml:space="preserve">Germ-line transcription occurs on both the functional and the non-functional alleles of immunoglobulin constant heavy chain genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Denizot</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amine Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0165-2478(03)00126-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (8), pp.2108-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.200323969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00023379v1</w:t>
+                <w:t xml:space="preserve">hal-00023385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulators to improve expression of a 3(')IgH LCR-driven reporter gene in transgenic mouse models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
+                <w:t xml:space="preserve">The beta-globin HS4 insulator confers copy-number dependent expression of IgH regulatory elements in stable B cell transfectants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Truffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 89 (2-3), pp.119-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2478(03)00126-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0006-291X(03)01185-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00023524v1</w:t>
+                <w:t xml:space="preserve">hal-00023379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of 3' and 5' IgH regulatory elements mimics the B-specific endogenous expression pattern of IgH genes from pro-B cells to mature B cells in a transgenic mouse model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
+                <w:t xml:space="preserve">Insulators to improve expression of a 3(')IgH LCR-driven reporter gene in transgenic mouse models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Truffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1642 (3), pp.181-90. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 307 (3), pp.466-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2003.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0006-291X(03)01185-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023378v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The immunoglobulin heavy-chain locus hs3b and hs4 3' enhancers are dispensable for VDJ assembly and somatic hypermutation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18332,51 +18332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular study of an IgG1kappa cryoglobulin yielding organized microtubular deposits and glomerulonephritis in the course of chronic lymphocytic leukaemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R. Galea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Aldigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18447,662 +18447,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of three genetic markers in IgA nephropathy patients from a single region.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GM-CSF and IL-12 production by malignant plasma cells promotes cell-mediated immune responses against monoclonal Ig determinants in a light chain myeloma model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Galea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5414/cnp57253⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 129 (2), pp.247-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2249.2002.01929.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023535v1</w:t>
+                <w:t xml:space="preserve">hal-00023536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light chain myeloma plasma cells induce a strong cell-mediated immune response mainly directed against the monoclonal light chain determinants in a murine experimental model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication des facteurs vasculaires dans les troubles cognitifs du sujet âgé : relation entre le polymorphisme 192 de la paraoxonase 1 et la maladie d’Alzheimer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horia Galea</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023825v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">192 and 55 paraoxonase-1 gene polymorphisms and coronary artery disease in Hemodialysis patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GM-CSF and IL-12 production by malignant plasma cells promotes cell-mediated immune responses against monoclonal Ig determinants in a light chain myeloma model.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of three genetic markers in IgA nephropathy patients from a single region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2249.2002.01929.x⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 57 (4), pp.253-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5414/cnp57253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023536v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des facteurs vasculaires dans les troubles cognitifs du sujet âgé : relation entre le polymorphisme 192 de la paraoxonase 1 et la maladie d’Alzheimer.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light chain myeloma plasma cells induce a strong cell-mediated immune response mainly directed against the monoclonal light chain determinants in a murine experimental model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Debord</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horia Galea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51 (4), pp.229-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00262-002-0274-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338479v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B cell development arrest upon insertion of a neo gene between JH and Emu: promoter competition results in transcriptional silencing of germline JH and complete VDJ rearrangements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19140,90 +19140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of paraoxonase-1 polymorphism 192 in Alzheimer’s disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19255,325 +19255,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the 3′ IgH Locus Elements that Effect Long-Distance Regulation of Class Switch Recombination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the murine gene for subunit VIIaL of cytochrome c oxidase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chantrel-Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pinaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 324 (12), pp.1117-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480612v1</w:t>
+                <w:t xml:space="preserve">hal-00458870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the murine gene for subunit VIIaL of cytochrome c oxidase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of the 3′ IgH Locus Elements that Effect Long-Distance Regulation of Class Switch Recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amine Khamlichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chantrel-Groussard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Nalesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (2), pp.187-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1074-7613(01)00181-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458870v1</w:t>
+                <w:t xml:space="preserve">hal-03480612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy-Chain Deposition Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Justrabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19637,51 +19637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary DNA sequence of human amyloidogenic immunoglobulin light-chain precursors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19689,51 +19689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Preud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 285, pp.149-52. </w:t>
@@ -19810,64 +19810,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Preud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 87 (6), pp.2186 - 2190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20067,51 +20067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prospective Phase II Trial of Lenalidomide and Dexamethasone (Len-Dex) in POEMS Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Danielou-Lazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20195,165 +20195,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of B cell fate after AID-mediated modulation of BCR expression</w:t>
+                <w:t xml:space="preserve">BCR expression and B Cell Fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Antibodies: the good, the bad, and the promising</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">French Hematology Society 2014 congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949511v1</w:t>
+                <w:t xml:space="preserve">hal-00949513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCR expression and B Cell Fate</w:t>
+                <w:t xml:space="preserve">Control of B cell fate after AID-mediated modulation of BCR expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Hematology Society 2014 congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium "Antibodies: the good, the bad, and the promising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949513v1</w:t>
+                <w:t xml:space="preserve">hal-00949511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B cells switching to deadly paths</w:t>
               </w:r>
@@ -20402,165 +20402,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin genes in mature B cells: from biallelic accessibility to monoallelic expression</w:t>
+                <w:t xml:space="preserve">Modulation of B cell fate upon AID-mediated Ig gene recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Allelic gene regulation in health and disease"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd workshop normal and neoplastic B cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949506v1</w:t>
+                <w:t xml:space="preserve">hal-00949547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of B cell fate upon AID-mediated Ig gene recombination</w:t>
+                <w:t xml:space="preserve">Immunoglobulin genes in mature B cells: from biallelic accessibility to monoallelic expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd workshop normal and neoplastic B cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Oléron, France</w:t>
+              <w:t xml:space="preserve">Symposium "Allelic gene regulation in health and disease"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949547v1</w:t>
+                <w:t xml:space="preserve">hal-00949506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakthrough of high troughput studies in marginal zone lymphomas and Waldenström macroglobulinemia</w:t>
               </w:r>
@@ -21512,51 +21512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autologus stern celle transplantation (ASCT) versus oral melphalan and high-dose dexamethasone in patients with AL (primary) amyloisdosis : results of the French multicentric randomized trial (MAG and IFM intergroup).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21637,103 +21637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du polymorphisme génétique de la paraoxonase 1 dans la maladie d’Alzheimer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème Congrès International Francophone de Gérontologie. Bruxelles, Belgique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bruxelles, France</w:t>
@@ -21762,90 +21762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démence du sujet âgé et polymorphisme génétique de la paraoxonase 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard-Bourzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21900,77 +21900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphisme génétique de la paraoxonase 1 et risque coronarien de l'insuffisant rénal chronique hémodialysé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22355,51 +22355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Poulaouec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCIS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
@@ -22460,64 +22460,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atteintes uro-néphrologiques au cours des amyloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22585,77 +22585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal disease in cryoglobulinemic vasculitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abou Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22755,77 +22755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammifère non-humain transgénique pour la région constante de la chaîne lourde des immunoglobulines humaines de classe G et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Union européenne, N° de brevet: WO2009106773. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22856,51 +22856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammifère non-humain transgénique pour la région constante de la chaîne lourde des IgA humaines et ses applications (monoclonaux humanisés à destinée muqueuse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22976,51 +22976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REL deregulation stands as a primary hit for AID-imprinted B-cells along the germinal center competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prévaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23081,103 +23081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glomerulosclerosis and kidney failure in a mouse model of monoclonal immunoglobulin light-chain deposition disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -23372,51 +23372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pr&#233;vaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ferhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Sensoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023012166" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Leonard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cahen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleurme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Ueda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.201104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Miglierina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Ordanoska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-025-01369-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Hern&#225;ndez-Barranco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S Mazariegos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caleiras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nogu&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.113705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dreano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74005-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gallou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denis-Lagache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Oblet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1155906" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Deze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laffleur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.08.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco de Rouault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106260" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasraddine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargelos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.10.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchalot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.09.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04119081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lefebvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Radenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desaint" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24409-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798529v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aoufouchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.880733" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03520779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dalloul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.10.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zawil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brauge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintamand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215337" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hiblot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Wehbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aldigier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Frerou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gregoire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Uhel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03444-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Noir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009288" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Dalloul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Best" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenuet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Dalloul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1280" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13153755" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872972v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferrant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dulong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100291" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03202338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Danger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sirac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003792" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rogier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moritz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lescale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04093-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Galashevskaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02478-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02448624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hyun Kang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Han Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Godon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Watanabe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13108-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343984v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ghazzaui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Issaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Alyssa Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denizot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0172-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02273760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pignarre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007721" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Druilhe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2018111089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Omar Ashi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0160-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343957v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Reina-San-Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0175-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ayala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.196113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cresson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jamrog" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nais Prade" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566158v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Garot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343989v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.06.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344013v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanders" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vecihi Batuman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2018.8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Thibaut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179793" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Leroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aucouturier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.09.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vincent-Fabert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Magnone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00575-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;liha Oruc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10730" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01356638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Benjelloun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Thielens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Champier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600309" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01501807v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tinguely" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131511" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364437v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Luciani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Terryn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Prange" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015050581" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01405853v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boice" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Salloum" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourcin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viraj Sanghvi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Amin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.08.032" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015080911" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364206v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514090113" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillade" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tarruella" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.12.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364198v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01501824v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Braikia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moutahir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.00509-15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touchard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacombe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Lecron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116949v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.01.023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212525v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lechouane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Noir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Monestier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212314v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Saad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212563v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rios" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302868" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112042v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brousse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baylet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2014.25" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01067143v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Marfak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2297" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117015v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Aldigier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2014.07.354" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W39S7PSN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212566v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecardeur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945344v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2319-4170.113191" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903790v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fiancette" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20130072" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gachard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parrens" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marfak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2012.257" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903792v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abed" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.49" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903793v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Medvedovic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Ebert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Tagoh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido M Tamir" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja A Schwickert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.08.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696502v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.341024" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903832v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papista" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago T Maciel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-Pelicot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tissandie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20112005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779414v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casola" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201242912" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696503v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Decourt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2012.03557.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779395v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-931-0_9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779352v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Filloux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012285023" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779410v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed El Hamel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfs261" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696495v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baudet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Truffinet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.01.004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218692" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696497v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06138-11" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779398v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-931-0_19" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779391v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cuvillier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Egmond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.061408" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779350v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696490v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Coulon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussiot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grapton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trovati Maciel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Huey Mei Wang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2462" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696465v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devuyst" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000313962" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617188v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaccard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13506129.2011.574354016" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696483v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cogn&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat-Vignoles" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201140865" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696444v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-387663-8.00002-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696493v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102059" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#225;nchez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Champier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Pek&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1044519" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211951v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617557v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussiot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grapton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trovati Maciel T." TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huey Mei Wang P." TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697663v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafarge" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.2011.04465.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696463v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morelle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfr131" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559583v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040778" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514236v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-01-264689" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514232v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle B&#233;bin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901978" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514237v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.11.017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MWJST56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454129v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912393107" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514235v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfq129" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5W0VG7CF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511941v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902949" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443792v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452834v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doffoel-Hantz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sparsa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnetblanc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2008.10.044" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00363954v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.10.011" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3913HRGT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443742v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900214" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514240v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.05.018" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDCJ83XD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443754v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gostissa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T Yan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M Bianco" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08633" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363969v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Drouet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2008.02.030" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364488v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Troadec" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2008.24" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172895v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leblond" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leleu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Benboubker" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452811v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sainte-Laudy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touraine" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnaud" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363968v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wuerffel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Grigera" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Manis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Selsing" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2007.09.007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166018v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Orsel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brianchon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-007-7014-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQSJ91P4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181178v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guglielmi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021571v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Samara" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hei-Lanne Dougier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawer Essawi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxh400" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088115v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535529" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451895v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulanger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fuentes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meignin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mougenot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Labaume" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-006-0158-5" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J00X01L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073857v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509121103" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085051v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-11-4419" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452816v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orsel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-005-0023-3" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N14FQV0B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452815v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leguyader" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Watanabe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berb&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1510/icvts.2005.115733" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022648v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2004.09.002" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TW6HJCW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022865v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458866v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022808v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2004.12.020" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023265v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bert" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-3239-7" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022403v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Chaury" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moalic-Judge" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023271v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Radu Galea" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0803382" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023372v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Morvan" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023366v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2004.04.003" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PS2R9X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023350v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Glaudet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Khamlichi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200324741" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023270v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0305586101" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023269v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-10-3470" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023380v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/ajkd.2003.50062" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023525v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1755.2003.00789.x" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023385v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200323969" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023530v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2478(02)00264-X" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTL19W6K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023379v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2478(03)00126-3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8JL65GT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023524v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(03)01185-9" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDGN57RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023378v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Dessain" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2003.08.005" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G3VCSJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023823v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-12-3827" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023688v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Galea" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paraf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bordessoule" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2249.2002.01896.x" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023535v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aupetit" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bois" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/cnp57253" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023825v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Galea" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-002-0274-6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336537v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charmes" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Merle" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023536v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2249.2002.01929.x" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338479v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drouet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debord" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lacroix" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023696v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335856v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480612v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(01)00181-9" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458870v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chantrel-Groussard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ratinaud" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01876787v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Khamlichi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Justrabo" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJM199311043291905" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01876794v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Preud'Homme" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2850149" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01876801v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI115252" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513440v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Esp&#233;li" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181507" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228183v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danielou-Lazareth" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choquet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frenzel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2015.07.197" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949511v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949513v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949516v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949506v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949547v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949548v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949510v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697686v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949503v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697682v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949493v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949500v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697680v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949494v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697685v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697674v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697678v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697676v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697672v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01135622v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leblond" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leleu" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bennoubker" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336564v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338464v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puech" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Bourzeix" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337138v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebeyrotte" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485282v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520336v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151530" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161909v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chesneau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Bot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Poulaouec" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453323v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillmore" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453329v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Ayache" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goujon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514482v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514480v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798834v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967308v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pr&#233;vaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ferhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Sensoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023012166" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Miglierina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Ordanoska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-025-01369-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Leonard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cahen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleurme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Ueda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.201104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Hern&#225;ndez-Barranco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S Mazariegos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caleiras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nogu&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.113705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dreano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74005-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gallou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denis-Lagache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Oblet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1155906" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco de Rouault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Deze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laffleur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.08.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.09.039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04119081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Radenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desaint" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24409-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasraddine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargelos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.10.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798529v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aoufouchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.880733" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03520779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dalloul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.10.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zawil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brauge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintamand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215337" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hiblot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Wehbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aldigier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Noir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009288" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Frerou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gregoire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Uhel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03444-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Dalloul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Best" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenuet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Dalloul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1280" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13153755" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872972v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferrant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dulong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100291" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03202338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Danger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sirac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003792" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rogier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moritz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lescale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04093-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Galashevskaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02478-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361794v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Druilhe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2018111089" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02273760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pignarre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007721" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02448624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hyun Kang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Han Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Godon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Watanabe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13108-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ghazzaui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Issaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Alyssa Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denizot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0172-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Omar Ashi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0160-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344000v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Garot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800203" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cresson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jamrog" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nais Prade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Reina-San-Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0175-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ayala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.196113" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343989v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.06.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344013v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanders" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vecihi Batuman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2018.8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Thibaut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179793" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vincent-Fabert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Magnone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00575-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Leroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aucouturier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.09.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;liha Oruc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10730" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Luciani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Terryn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Prange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015050581" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01405853v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Salloum" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourcin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viraj Sanghvi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Amin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.08.032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01501807v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tinguely" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131511" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01356638v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Benjelloun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Thielens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Champier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600309" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015080911" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364206v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514090113" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillade" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tarruella" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.12.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364198v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01501824v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Braikia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moutahir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.00509-15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touchard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacombe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116949v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.01.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212327v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Lecron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212525v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lechouane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Noir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Monestier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212314v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Saad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212563v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rios" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302868" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117015v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Aldigier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2014.07.354" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W39S7PSN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112042v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brousse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baylet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2014.25" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01067143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Marfak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2297" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212566v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecardeur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945344v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2319-4170.113191" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903790v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fiancette" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20130072" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gachard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parrens" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marfak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2012.257" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903792v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abed" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.49" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903793v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Medvedovic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Ebert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Tagoh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido M Tamir" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja A Schwickert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.08.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779414v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casola" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201242912" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.341024" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903832v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papista" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago T Maciel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-Pelicot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tissandie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20112005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697665v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218692" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696495v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baudet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Truffinet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.01.004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779410v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed El Hamel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfs261" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779395v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-931-0_9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696503v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Decourt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2012.03557.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779352v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Filloux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012285023" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696497v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06138-11" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779398v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-931-0_19" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779391v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cuvillier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Egmond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.061408" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779350v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696490v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Coulon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussiot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grapton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trovati Maciel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Huey Mei Wang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2462" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696493v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102059" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696465v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devuyst" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000313962" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696483v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cogn&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat-Vignoles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201140865" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617188v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaccard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13506129.2011.574354016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696444v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-387663-8.00002-8" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211951v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696473v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#225;nchez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Champier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Pek&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1044519" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696463v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morelle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfr131" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617557v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussiot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grapton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trovati Maciel T." TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huey Mei Wang P." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697663v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafarge" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.2011.04465.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559583v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040778" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514236v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-01-264689" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514232v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle B&#233;bin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901978" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454129v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912393107" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514237v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.11.017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MWJST56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514235v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfq129" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5W0VG7CF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511941v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902949" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00363954v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.10.011" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3913HRGT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452834v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doffoel-Hantz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sparsa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnetblanc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2008.10.044" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443792v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443742v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900214" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514240v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.05.018" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDCJ83XD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443754v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gostissa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T Yan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M Bianco" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08633" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364488v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Troadec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2008.24" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363969v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Drouet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2008.02.030" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452811v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sainte-Laudy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touraine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172895v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leblond" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leleu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Benboubker" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363968v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wuerffel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Grigera" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Manis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Selsing" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2007.09.007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181178v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guglielmi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166018v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Orsel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brianchon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-007-7014-5" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQSJ91P4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088115v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hei-Lanne Dougier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535529" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451895v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulanger" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fuentes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meignin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mougenot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Labaume" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-006-0158-5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J00X01L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021571v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Samara" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawer Essawi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxh400" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085051v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-11-4419" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073857v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509121103" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452815v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leguyader" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Watanabe" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berb&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1510/icvts.2005.115733" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452816v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orsel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-005-0023-3" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N14FQV0B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022648v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2004.09.002" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TW6HJCW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458866v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022865v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022808v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2004.12.020" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022403v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Chaury" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moalic-Judge" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023265v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-3239-7" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023271v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Radu Galea" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0803382" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023269v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Khamlichi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Glaudet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-10-3470" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023270v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0305586101" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023372v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Morvan" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023350v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200324741" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023366v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2004.04.003" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PS2R9X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023380v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/ajkd.2003.50062" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023525v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1755.2003.00789.x" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023378v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Dessain" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2003.08.005" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G3VCSJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023530v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2478(02)00264-X" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTL19W6K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023385v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200323969" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023379v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2478(03)00126-3" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8JL65GT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023524v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(03)01185-9" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDGN57RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023823v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-12-3827" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023688v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Galea" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paraf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bordessoule" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2249.2002.01896.x" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023536v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2249.2002.01929.x" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338479v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drouet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debord" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lacroix" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Merle" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336537v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charmes" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023535v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aupetit" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bois" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/cnp57253" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023825v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Galea" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-002-0274-6" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023696v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335856v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458870v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chantrel-Groussard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ratinaud" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480612v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(01)00181-9" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01876787v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Khamlichi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Justrabo" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJM199311043291905" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01876794v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Preud'Homme" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2850149" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01876801v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI115252" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513440v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Esp&#233;li" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181507" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228183v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danielou-Lazareth" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choquet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frenzel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2015.07.197" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949513v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949511v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949516v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949547v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949506v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949548v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949510v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697686v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949503v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697682v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949493v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949500v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697680v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949494v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697685v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697674v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697678v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697676v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697672v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01135622v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leblond" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leleu" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bennoubker" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336564v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338464v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puech" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Bourzeix" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337138v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebeyrotte" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485282v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520336v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151530" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161909v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chesneau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Bot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Poulaouec" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453323v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillmore" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453329v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Ayache" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goujon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514482v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514480v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798834v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967308v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>