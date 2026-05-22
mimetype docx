--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1190,278 +1190,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Identification unravels multiaxial mechanical response of a carbon-black filled elastomer during ageing</w:t>
+                <w:t xml:space="preserve">Towards a rational approach for multi-axial experimental campaigns for rubberlike material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Madeira</w:t>
+                <w:t xml:space="preserve">Benjamin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Costecalde</w:t>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leygue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathan Selles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108521⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 305, pp.113060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691635v1</w:t>
+                <w:t xml:space="preserve">hal-04534446v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a rational approach for multi-axial experimental campaigns for rubberlike material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-Driven Identification unravels multiaxial mechanical response of a carbon-black filled elastomer during ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Martin</w:t>
+                <w:t xml:space="preserve">L. Costecalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Verron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Coret</w:t>
+                <w:t xml:space="preserve">A. Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Selles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Yves Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 305, pp.113060. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.108521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534446v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Identification of hyperelastic models by measuring the strain energy density field</w:t>
               </w:r>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2438,51 +2438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkable response of hollow thermoplastic microspheres-elastomer matrix composites in uniaxial tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,278 +2536,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480982v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Allotropic Transformation of Cobalt: Influence of Temperature Cycle, Mechanical Loading and Starting Microstructure</w:t>
+                <w:t xml:space="preserve">3D hybrid numerical model of residual stresses: Numerical—sensitivity to cutting parameters when turning 15-5PH stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+                <w:t xml:space="preserve">Alexandre Mondelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+                <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-021-06142-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmmp5030070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408430v1</w:t>
+                <w:t xml:space="preserve">hal-03660044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D hybrid numerical model of residual stresses: Numerical—sensitivity to cutting parameters when turning 15-5PH stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation of Allotropic Transformation of Cobalt: Influence of Temperature Cycle, Mechanical Loading and Starting Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mondelin</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Rech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-José Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.1477-1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmmp5030070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-021-06142-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660044v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role played by viscoelasticity in the bulk material during the propagation of a dynamic crack in elastomers</w:t>
               </w:r>
@@ -2923,51 +2923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3142,295 +3142,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effect on strain-induced phase transformation of cobalt</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Coret</w:t>
+                <w:t xml:space="preserve">Multi-partner benchmark experiment of fatigue crack growth measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh Kabra</w:t>
+                <w:t xml:space="preserve">Raphaël Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128812⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408440v1</w:t>
+                <w:t xml:space="preserve">hal-02877391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-partner benchmark experiment of fatigue crack growth measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+                <w:t xml:space="preserve">Temperature effect on strain-induced phase transformation of cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+                <w:t xml:space="preserve">Saurabh Kabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 235, </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877391v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical behavior of Zircaloy-4 claddings under simulated post-DNB conditions</w:t>
               </w:r>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3808,295 +3808,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
+                <w:t xml:space="preserve">Non-parametric material state field extraction from full field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Mondon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-019-01725-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317370v2</w:t>
+                <w:t xml:space="preserve">hal-02158197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric material state field extraction from full field measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
+                <w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rian Seghir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+                <w:t xml:space="preserve">Marilyne Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (8), pp.1145-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-019-01725-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158197v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring stress field without constitutive equation</w:t>
               </w:r>
@@ -4121,51 +4121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136, pp.103087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 331, pp.184-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4381,51 +4381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (12), pp.1810-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4587,399 +4587,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of an inflated membrane in elliptic bulge tests: Evaluation of an ellipsoidal shape approximation by stereoscopic digital image correlation measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the steady-state creep behavior of Zircaloy-4 claddings under simulated Loss-Of-Coolant Accident conditions based on a coupled experimental/numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Campello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Jayyosi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+                <w:t xml:space="preserve">Marwa Moula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.06.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115-116, pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738654v2</w:t>
+                <w:t xml:space="preserve">hal-01544673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and symmetry of triangular lattice materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.M. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the steady-state creep behavior of Zircaloy-4 claddings under simulated Loss-Of-Coolant Accident conditions based on a coupled experimental/numerical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+                <w:t xml:space="preserve">Geometry of an inflated membrane in elliptic bulge tests: Evaluation of an ellipsoidal shape approximation by stereoscopic digital image correlation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Jayyosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Moula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 115-116, pp.190-199. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.150-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544673v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affine kinematics in planar fibrous connective tissues: an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Jayyosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,51 +5203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing liver capsule microstructure via in situ bulge test coupled with multiphoton imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Jayyosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,334 +5301,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photobleaching as a tool to measure the local strain field in fibrous membranes of connective tissues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage entre essais et simulation en soudage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fargier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Asserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feulvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Afzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.02.031⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (4), pp.401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2014042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546501v2</w:t>
+                <w:t xml:space="preserve">cea-02282442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre essais et simulation en soudage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mansour Afzali</w:t>
+                <w:t xml:space="preserve">Photobleaching as a tool to measure the local strain field in fibrous membranes of connective tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Jayyosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Angles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 102 (4), pp.401. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.2591-2601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2014042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02282442v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of surface martensite-austenite transformation during finish turning of an AISI S15500 stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mondelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5669,512 +5669,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust identification of elasto-plastic constitutive law parameters from digital images using 3D kinematics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+                <w:t xml:space="preserve">Calibration of the insert/tool holder thermal contact resistance in stationary 3D turning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mondelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feulvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.09.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007267v1</w:t>
+                <w:t xml:space="preserve">hal-01005922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison of two homogenization methods using a damage model for a fibrous membrane, based on the fibers' fracture process at the microscale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Brunon</w:t>
+                <w:t xml:space="preserve">Imaging of the human Glisson's capsule by two-photon excitation microscopy and mechanical characterisation by uniaxial tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Jayyosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.10.006⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.282-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789316v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the human Glisson's capsule by two-photon excitation microscopy and mechanical characterisation by uniaxial tensile tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Jayyosi</w:t>
+                <w:t xml:space="preserve">Robust identification of elasto-plastic constitutive law parameters from digital images using 3D kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Muhibullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815869⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (1), pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273584v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the insert/tool holder thermal contact resistance in stationary 3D turning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Rech</w:t>
+                <w:t xml:space="preserve">Comparaison of two homogenization methods using a damage model for a fibrous membrane, based on the fibers' fracture process at the microscale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55, pp.17-25. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005922v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-field modified lagrangian formulation for robust simulations of extrinsic cohesive zone models</w:t>
               </w:r>
@@ -6186,51 +6186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51, pp.865-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6270,274 +6270,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared prediction of the experimental failure of a thin fibrous tissue by two macroscopic damage models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Surface Dynamic Recrystallisation During the Finish Turning of the 15-5PH Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mondelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+                <w:t xml:space="preserve">Éric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27, pp. 262-272. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.311-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2013.06.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919691v1</w:t>
+                <w:t xml:space="preserve">hal-03283295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Surface Dynamic Recrystallisation During the Finish Turning of the 15-5PH Steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Rech</w:t>
+                <w:t xml:space="preserve">Compared prediction of the experimental failure of a thin fibrous tissue by two macroscopic damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Feulvarch</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.311-315. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp. 262-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2013.06.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283295v1</w:t>
+                <w:t xml:space="preserve">hal-00919691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of grinding induced phase transformation and residual stresses in AISI-52100 steel</w:t>
               </w:r>
@@ -6652,77 +6652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesive laws X-FEM association for simulation of damage fracture transition and tensile shear switch in dynamic crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6776,756 +6776,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature compression behavior of the solid phase resulting from drained compression of a semi-solid 6061 alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Suery</w:t>
+                <w:t xml:space="preserve">Hybrid model for the prediction of residual stresses induced by 15-5PH steel turning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mondelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.10.059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (1), pp.69-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006927v1</w:t>
+                <w:t xml:space="preserve">hal-01006948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid model for the prediction of residual stresses induced by 15-5PH steel turning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Rech</w:t>
+                <w:t xml:space="preserve">J-integral based fracture toughness of 15Cr-5Ni stainless steel during phase transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Jingde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Feulvarch</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2012.03.003⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96, pp.328-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006948v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-integral based fracture toughness of 15Cr-5Ni stainless steel during phase transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature compression behavior of the solid phase resulting from drained compression of a semi-solid 6061 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Jingde</w:t>
+                <w:t xml:space="preserve">Michel Suery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 96, pp.328-339. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 532, pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007003v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and mechanical properties evolutions of plasma transferred arc deposited Norem02 hardfacing alloy at high temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Nelias</w:t>
+                <w:t xml:space="preserve">Characterization of the nonlinear behaviour and the failure of human liver capsule through inflation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.02.077⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (8), pp.1572 - 1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007047v1</w:t>
+                <w:t xml:space="preserve">hal-01005855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localisation and Damage Measurement by Full 3D Digital Image Correlation: Application to 15-5PH Stainless Steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural and mechanical properties evolutions of plasma transferred arc deposited Norem02 hardfacing alloy at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Beaurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Wu</w:t>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (1), pp.49-61. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (15), pp.5096 - 5105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2008.00600.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.02.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007323v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the nonlinear behaviour and the failure of human liver capsule through inflation tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+                <w:t xml:space="preserve">Strain Localisation and Damage Measurement by Full 3D Digital Image Correlation: Application to 15-5PH Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.12.016⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2008.00600.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005855v1</w:t>
+                <w:t xml:space="preserve">hal-01007323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Behavior of AA6061 Aluminum in the Semisolid State Under Isothermal and Nonisothermal Conditions</w:t>
               </w:r>
@@ -7653,51 +7653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 241 (3), pp.755-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7737,159 +7737,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of liver capsule through uniaxial quasi-static tensile tests until failure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+                <w:t xml:space="preserve">On the use of NURBS functions for displacement derivatives measurment by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.038⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (7), pp.1099-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-009-9304-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614339v1</w:t>
+                <w:t xml:space="preserve">hal-00517490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of AA6061 Aluminum in the Semisolid State Obtained by Partial Melting and Partial Solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7908,248 +7921,235 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41A, pp.2257-2268. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-010-0268-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of NURBS functions for displacement derivatives measurment by digital image correlation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Simon</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of liver capsule through uniaxial quasi-static tensile tests until failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (7), pp.1099-1116. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (11), pp.2221-2227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-009-9304-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517490v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable crack propagation in steel at 1173K: Experimental investigation and simulation using 3D cohesive elements in large-displacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8389,51 +8389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (6), pp.976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8505,51 +8505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8635,51 +8635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 97 (4), pp.220-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8698,629 +8698,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partition-of-unity-based finite element method for level sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">Cracking Cohesive Law Thermodynamically Equivalent to a Non-Local Damage Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2371⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 385-387, pp.81-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.385-387.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004925v1</w:t>
+                <w:t xml:space="preserve">hal-01006706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of damage in two-scale model of stainless steel 15-5PH</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of tearing behaviour of a PWR reactor pressure vessel lower head under severe accident loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataldo Caroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/remn.17.829-841⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 238 (9), pp.2411-2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598328v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of tearing behaviour of a PWR reactor pressure vessel lower head under severe accident loadings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of welding induced damage and residual stress of martensitic steel 15-5PH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gentzbittel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 238 (9), pp.2411-2419. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (18-19), pp.4973-4989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2008.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007344v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of welding induced damage and residual stress of martensitic steel 15-5PH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Wu</w:t>
+                <w:t xml:space="preserve">Numerical simulation of damage in two-scale model of stainless steel 15-5PH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.04.027⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (5-7), pp.829-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.17.829-841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007134v1</w:t>
+                <w:t xml:space="preserve">hal-04598328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking Cohesive Law Thermodynamically Equivalent to a Non-Local Damage Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anita Simatos</w:t>
+                <w:t xml:space="preserve">A partition-of-unity-based finite element method for level sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 385-387, pp.81-84. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (10), pp.1513-1527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.385-387.81⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.2371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006706v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to determine failure characteristics of planar soft tissues using a dynamic tensile test</w:t>
               </w:r>
@@ -9436,51 +9436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (3), pp.460-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9540,51 +9540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (5), pp.823-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9631,51 +9631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two transformation plasticity models, with and without kinematic hardening for bainitic transformation under non-proportional loading path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120, pp.177-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9715,222 +9715,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the phase transformation plasticity of 16MND5 low carbon steel under multiaxial loading</w:t>
+                <w:t xml:space="preserve">A mesomodel for the numerical simulation of the multiphasic behavior of materials under anisothermal loading (application to two low-carbon steels)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18 (12), pp.1707-1727. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 44 (9), pp.1947-1953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0749-6419(01)00067-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7403(02)00053-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006856v1</w:t>
+                <w:t xml:space="preserve">hal-01004844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesomodel for the numerical simulation of the multiphasic behavior of materials under anisothermal loading (application to two low-carbon steels)</w:t>
+                <w:t xml:space="preserve">Experimental study of the phase transformation plasticity of 16MND5 low carbon steel under multiaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 44 (9), pp.1947-1953. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (12), pp.1707-1727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7403(02)00053-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0749-6419(01)00067-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004844v1</w:t>
+                <w:t xml:space="preserve">hal-01006856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10442,392 +10442,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais complexes pour la caractérisation des matériaux : Comment décrire la multiaxialité ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
+                <w:t xml:space="preserve">Comportement mécanique du cobalt polycristallin : transformation de phase et effets de taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281718v1</w:t>
+                <w:t xml:space="preserve">hal-04280093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une méthode data-driven à des essais complexes pour l'identification de modèles hyperélastiques.</w:t>
+                <w:t xml:space="preserve">Essais complexes pour la caractérisation des matériaux : Comment décrire la multiaxialité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Costecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717581v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude 3D in-situ de la propagation de fissure de fatigue avec effets de surcharge dans un alliage AlSi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+                <w:t xml:space="preserve">Application d'une méthode data-driven à des essais complexes pour l'identification de modèles hyperélastiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Costecalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Français de Mécanique, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775879v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ 3D study of fatigue crack growth with overload effects in AlSi alloy</w:t>
+                <w:t xml:space="preserve">Étude 3D in-situ de la propagation de fissure de fatigue avec effets de surcharge dans un alliage AlSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
@@ -10862,315 +10862,315 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Tomography of Materials and Structure - ICTMS2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Français de Mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775903v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mechanical response of elastomers using complex experiments: Simple ways to describe multiaxiality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
+                <w:t xml:space="preserve">In-situ 3D study of fatigue crack growth with overload effects in AlSi alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Tomography of Materials and Structure - ICTMS2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295001v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique du cobalt polycristallin : transformation de phase et effets de taille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+                <w:t xml:space="preserve">Characterization of the mechanical response of elastomers using complex experiments: Simple ways to describe multiaxiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Costecalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.164-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003310266-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280093v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature oxidation and creep behavior of pre-oxidized zircaloy-4 claddings under loca conditions</w:t>
               </w:r>
@@ -11275,653 +11275,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron and X-ray diffraction measurements to explore the influence of thermal, mechanical and thermomechanical loadings on the FCC retained phase of two phase HCP/FCC cobalt</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+                <w:t xml:space="preserve">Coupled NIRT / 3D-DIC for a FEMU identification of the thermo-mechanical behavior of Zr-4 claddings under simulated Reactivity Initiated Accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials Science, Mechanical and Automotive Engineerings and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295541v1</w:t>
+                <w:t xml:space="preserve">hal-02443369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled NIRT / 3D-DIC for a FEMU identification of the thermo-mechanical behavior of Zr-4 claddings under simulated Reactivity Initiated Accident</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Desquines</w:t>
+                <w:t xml:space="preserve">Neutron and X-ray diffraction measurements to explore the influence of thermal, mechanical and thermomechanical loadings on the FCC retained phase of two phase HCP/FCC cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Materials Science, Mechanical and Automotive Engineerings and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443369v1</w:t>
+                <w:t xml:space="preserve">hal-04295541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transformation allotropique du cobalt polycristallin : Influence du chargement mécanique, du cycle thermique et de la microstructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+                <w:t xml:space="preserve">Estimation de champs de contraintes en pointe de fissure par une approche Data-Driven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227936v1</w:t>
+                <w:t xml:space="preserve">hal-04824587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de champs de contraintes en pointe de fissure par une approche Data-Driven</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">Reliability of the Data-Driven Identification algorithm with respect to incomplete input data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dalémat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.311-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824587v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the Data-Driven Identification algorithm with respect to incomplete input data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Dalémat</w:t>
+                <w:t xml:space="preserve">Etude de la transformation allotropique du cobalt polycristallin : Influence du chargement mécanique, du cycle thermique et de la microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie José Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273631v1</w:t>
+                <w:t xml:space="preserve">hal-05227936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de lois de fluage par FEMU sur une ROI sans bord libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12041,51 +12041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12110,103 +12110,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation during tensile testing in polycrystalline pure cobalt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Stockhlom, Sweden</w:t>
@@ -12229,182 +12229,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of as-fabricated Zircaloy-4 claddings under the simulated thermo-mechanical post-DNB conditions of a Reactivity Initiated Accident (RIA)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Desquines</w:t>
+                <w:t xml:space="preserve">Étude mésoscopique de la transformation αγ dans le fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863256v1</w:t>
+                <w:t xml:space="preserve">hal-05273674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal setups for the study of fresh Zircaloy-4 claddings under simulated thermal-mechanical RIA conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior of as-fabricated Zircaloy-4 claddings under the simulated thermo-mechanical post-DNB conditions of a Reactivity Initiated Accident (RIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12412,336 +12408,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Breville</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOMECHANICS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Top Fuel 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863226v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude mésoscopique de la transformation αγ dans le fer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
+                <w:t xml:space="preserve">Multimodal setups for the study of fresh Zircaloy-4 claddings under simulated thermal-mechanical RIA conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Breville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">PHOTOMECHANICS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273674v1</w:t>
+                <w:t xml:space="preserve">hal-01863226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer des déplacements ET des contraintes par correlation mécanique d'images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi par corrélation d'images du benchmark FATACRACK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465342v1</w:t>
+                <w:t xml:space="preserve">hal-03465770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification sans loi de la réponse mécanique de matériaux à partir de mesures de champs hétérogènes via une approche « Data Driven Computational Mechanics »</w:t>
               </w:r>
@@ -12846,171 +12807,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi par corrélation d'images du benchmark FATACRACK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer des déplacements ET des contraintes par correlation mécanique d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465770v1</w:t>
+                <w:t xml:space="preserve">hal-03465342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMU based on Levengerg-Marquardt algorithm to identify creep behavior of Zircaloy-4 fuel rods under LOCA conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new experimental setup for high temperature creep test on Zircaloy-4 fuel rods internally pressurized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Campello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13029,107 +13029,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863179v1</w:t>
+                <w:t xml:space="preserve">hal-01863168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen motion in Zircaloy-4 cladding during a LOCA transient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Torrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13138,138 +13138,138 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Competitive Materials and Technology Processes (IC-CMTP3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Miskolc, Oct 2016, Miskolc-Lillafüred, Hungary. pp.012020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/123/1/012020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04594714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental setup for high temperature creep test on Zircaloy-4 fuel rods internally pressurized</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEMU based on Levengerg-Marquardt algorithm to identify creep behavior of Zircaloy-4 fuel rods under LOCA conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Moula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Campello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13282,57 +13282,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863168v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary creep behavior of Zr-4 claddings under LOCA conditions</w:t>
               </w:r>
@@ -13439,51 +13439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between experimental and affine reorientation of collagen fibers in plane fibrous tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Jayyosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13707,64 +13707,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique a rupture des tissus hépatiques pour la prédiction des lacérations superficielles du foie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Jayyosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13796,368 +13796,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo mechanical behavior of fresh zircaloy-4 under LOCA conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+                <w:t xml:space="preserve">Assessment of the ultimate strain of the hepatic capsule for the prediction of liver surface laceration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Jayyosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CREEP 2015 / International Conference on Creep And Fracture Engineering Materials And Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IRCOBI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863142v1</w:t>
+                <w:t xml:space="preserve">hal-01858697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the ultimate strain of the hepatic capsule for the prediction of liver surface laceration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Liver capsule microstructure reorganization induced by biaxial loading assessed by multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Jayyosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRCOBI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. 2 p</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858697v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver capsule microstructure reorganization induced by biaxial loading assessed by multiphoton microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Jayyosi</w:t>
+                <w:t xml:space="preserve">Thermo mechanical behavior of fresh zircaloy-4 under LOCA conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Campello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desquines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CREEP 2015 / International Conference on Creep And Fracture Engineering Materials And Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444883v1</w:t>
+                <w:t xml:space="preserve">hal-01863142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo mechanical behaviour of fresh zircaloy-4 under LOCA conditions</w:t>
               </w:r>
@@ -14393,584 +14393,584 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of the human Glisson's capsule by two-photon excitation microscopy and mechanical characterisation by uniaxial tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Jayyosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ième congrès de la Société de Biomécanique francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, MARSEILLE, France. pp. 282-283, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2013.815869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Si and Mg contents on the mechanical behavior of Al-Mg-Si alloys in the semi-solid state under isothermal and non-isothermal conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Suery</w:t>
+                <w:t xml:space="preserve">Surface integrity prediction in finish turning of 15-5PH stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mondelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feulvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIGHT METALS TECHNOLOGY V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. pp.73+, </w:t>
+              <w:t xml:space="preserve">1st CIRP Conference on Surface Integrity (CSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bremen, Germany. pp.270-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.690.73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.11.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711478v1</w:t>
+                <w:t xml:space="preserve">hal-04711469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface integrity prediction in finish turning of 15-5PH stainless steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Valiorgue</w:t>
+                <w:t xml:space="preserve">Isogeometric Analysis of Curved Thin Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romains Pelée de Saint Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st CIRP Conference on Surface Integrity (CSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Isogeometric Analysis 2011: Integrating Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Austin, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711469v1</w:t>
+                <w:t xml:space="preserve">hal-00601435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogeometric Analysis of Curved Thin Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+                <w:t xml:space="preserve">3D numerical prediction of residual stresses in turning of 15-5PH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mondelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romains Pelée de Saint Maurice</w:t>
+                <w:t xml:space="preserve">Frederic Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isogeometric Analysis 2011: Integrating Design and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELLING OF MACHINING OPERATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Zürich, Switzerland. pp.411+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601435v1</w:t>
+                <w:t xml:space="preserve">hal-04711439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical prediction of residual stresses in turning of 15-5PH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel Rech</w:t>
+                <w:t xml:space="preserve">Influence of Si and Mg contents on the mechanical behavior of Al-Mg-Si alloys in the semi-solid state under isothermal and non-isothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Suery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELLING OF MACHINING OPERATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Zürich, Switzerland. pp.411+, </w:t>
+              <w:t xml:space="preserve">LIGHT METALS TECHNOLOGY V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. pp.73+, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.690.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711439v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'endommagement localisé avec des modèles continus et discontinus</w:t>
               </w:r>
@@ -14982,51 +14982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15051,64 +15051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the biological origin of the liver on the constitutive and failure properties of the hepatic parenchyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15146,77 +15146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'austénisation de l'acier martensitique 15-5PH lors de cinétiques thermiques rapides caractéristiques de l'usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mondelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15254,90 +15254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique d'un revêtement dur et identification d'une loi de comportement à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Beaurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15362,90 +15362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical description of biological fibrous tissue failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Physiological Human </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15470,90 +15470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displacement derivatives measurement using nurbs based isogeometric digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15578,90 +15578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of biological fibrous tissue failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15680,248 +15680,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Method for Level Sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">Unstable Crack Propagation Under Severe Accident Scenario Conditions in a Pressurized Water Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Multidisciplinary Jubilee Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vienne, Austria. pp.95-106, </w:t>
+              <w:t xml:space="preserve">ASME 2009 Pressure Vessels and Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4020-9231-2_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/PVP2009-77258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400233v1</w:t>
+                <w:t xml:space="preserve">hal-01862787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstable Crack Propagation Under Severe Accident Scenario Conditions in a Pressurized Water Reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+                <w:t xml:space="preserve">A Finite Element Method for Level Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2009 Pressure Vessels and Piping Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">ECCOMAS Multidisciplinary Jubilee Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vienne, Austria. pp.95-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/PVP2009-77258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-9231-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862787v1</w:t>
+                <w:t xml:space="preserve">hal-00400233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode énergétique pour la réduction d'un modèle d'endommagement en modèle de fissuration</w:t>
               </w:r>
@@ -15946,51 +15946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16009,247 +16009,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of unstable crack propagation of nuclear steel at high temperature with cohesive elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+                <w:t xml:space="preserve">Comparison Between Porcine And Human Liver Tissues Microstructure And Failure Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">ICMOBT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Clearwater Beach (Floride), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412110v1</w:t>
+                <w:t xml:space="preserve">hal-00577085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Porcine And Human Liver Tissues Microstructure And Failure Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+                <w:t xml:space="preserve">Finite element modelling of unstable crack propagation of nuclear steel at high temperature with cohesive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMOBT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Clearwater Beach (Floride), United States</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577085v1</w:t>
+                <w:t xml:space="preserve">hal-01412110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstable crack propagation under severe accidental scenario conditions in a pressurized water reactor</w:t>
               </w:r>
@@ -16261,51 +16261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on fracture 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16369,51 +16369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16477,51 +16477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16598,51 +16598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16883,90 +16883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des états d'endommagement du soudage de l'acier 15-5PH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16991,77 +16991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mesoscopic approach to simulate damage induced by welding of 15-5 Ph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Seminar on the Numerical Analysis of Weldability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17086,77 +17086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation and damage elastoplastic multiphase model for welding simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th European Conference of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Alexandroupolis, Grèce. pp.149-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17202,90 +17202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welding Damage Numerical Model of 15-5PH Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATÉRIAUX 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17310,90 +17310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welding Damage Numerical Model of 15-5PH Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATÉRIAUX 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17539,51 +17539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17634,51 +17634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticity'02 - 9th International Symposium on Plasticity and its Current Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17703,51 +17703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two scale model for the simulation of residual stresses due to welding of a metallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17811,51 +17811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3d International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17925,51 +17925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ EBSD observation of the alpha-gamma phase transition in pure iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18033,103 +18033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allotropic transformation of pure polycrystalline cobalt: effects of temperature and microstructure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden. 2019</w:t>
@@ -18216,51 +18216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18298,51 +18298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot Tearing Sensitivity of Al-Mg-Si Alloys Evaluated by X-Ray Microtomography After Constrained Solidification at High Cooling Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Suéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18503,51 +18503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.103087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18729,51 +18729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18830,51 +18830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18982,51 +18982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A45F5196"/>
+    <w:nsid w:val="B24591BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19130,51 +19130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="975CD49B"/>
+    <w:nsid w:val="7A35621C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19278,51 +19278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B4AA64C6"/>
+    <w:nsid w:val="D266F77B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19426,51 +19426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A0BE32E8"/>
+    <w:nsid w:val="3EFF4C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19574,51 +19574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F4C8742C"/>
+    <w:nsid w:val="B16FBFC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19722,51 +19722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="946F6BE6"/>
+    <w:nsid w:val="3F969A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19870,51 +19870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B54505F2"/>
+    <w:nsid w:val="47DC920D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20119,51 +20119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-coret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4944-318X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164356746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496354v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bahaj Filali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00830-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rublon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tann&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madeira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costecalde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leygue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534446v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Costecalde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct-23.386903" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035553v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kamasamudram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301210v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dal&#233;mat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132794" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709173v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jailin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desquines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2022.107107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03555525v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709190v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Djeumen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480982v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42558-022-00046-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Iskounen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06142-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mondelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valiorgue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5030070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00561-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006177v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6906" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kabra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128812" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437246v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151984" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lebl&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00447-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489746v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baietto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110199" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103087" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862731v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Campello" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12279" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738654v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614317v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.09.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544673v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.03.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529263v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0899-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacote" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.09.031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546501v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.02.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02282442v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Afzali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059190" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Muhibullah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789316v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.10.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815869" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.02.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938515v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0763-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GF4WLQ96-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283295v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feulvarch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.06.108" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mushtaq Shah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zein-Ul-Abdein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.05.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T6Z6KD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006927v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Giraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Suery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.10.059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPD9N1Z9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006948v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.03.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jingde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.08.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6SF75M0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Beaurin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mathieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.02.077" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00600.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005855v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.12.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-231X0P4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0743-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGQBTKZD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006854v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.01.026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D280GZ86-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614339v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ9FRH8H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0268-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517490v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9304-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C491268390C441F71E2F4FA70602C1A97578D91A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.12.015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8H0NDZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006819v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valance" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3QS6W24X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687358v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simatos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2009.11.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1FZT04S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004956v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.11.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicaise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2371" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598328v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.829-841" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007344v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koundy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Caroli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nicolas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gentzbittel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.03.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.04.027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006706v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.385-387.81" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007035v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jacquemoud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2005.12.010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007324v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.11.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006855v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.04.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598310v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3VXX6M6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006856v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00067-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004844v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7403(02)00053-X" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611064v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281718v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775879v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04295001v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-27" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-B Djeumen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295541v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227936v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824587v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273631v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-55" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824586v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dalemat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863256v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Breville" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273674v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465342v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465375v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465770v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863179v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594714v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torr&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/123/1/012020" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863168v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863188v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Affagard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_54" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250184v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863142v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858697v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chenel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444883v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863134v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952471v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wehling" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859748v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711478v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.690.73" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.11.111" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601435v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711439v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Valiorgue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.411" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422824v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864292v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422605v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864300v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517492v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577078v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400233v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9231-2_7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862787v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77258" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412108v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862792v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506199v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506314v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koundy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495637v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360343v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517267v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695595v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506867v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506866v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5329-0_13" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-455GMKXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506895v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621175v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813039v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507997v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507974v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508062v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561193v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227636v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118581v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538051v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16864-2_6" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647968v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167516v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4034638" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851155v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruelle Baptiste" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028848v3" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-coret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4944-318X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164356746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496354v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bahaj Filali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00830-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rublon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tann&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534446v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costecalde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leygue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108521" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Costecalde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct-23.386903" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035553v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kamasamudram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301210v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dal&#233;mat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132794" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709173v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jailin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desquines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2022.107107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03555525v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709190v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Djeumen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480982v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42558-022-00046-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mondelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valiorgue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5030070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Iskounen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06142-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00561-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006177v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6906" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kabra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128812" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437246v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151984" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lebl&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00447-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489746v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baietto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110199" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103087" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862731v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Campello" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12279" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544673v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.03.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.09.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738654v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529263v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0899-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacote" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.09.031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02282442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Afzali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546501v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.02.031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059190" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.02.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815869" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Muhibullah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789316v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.10.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938515v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0763-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GF4WLQ96-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feulvarch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.06.108" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mushtaq Shah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zein-Ul-Abdein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.05.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T6Z6KD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006948v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.03.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jingde" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.08.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6SF75M0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006927v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Giraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Suery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.10.059" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPD9N1Z9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.12.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-231X0P4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Beaurin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mathieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.02.077" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007323v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00600.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0743-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGQBTKZD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006854v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.01.026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D280GZ86-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9304-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C491268390C441F71E2F4FA70602C1A97578D91A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0268-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.038" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ9FRH8H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.12.015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8H0NDZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006819v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valance" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3QS6W24X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687358v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simatos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2009.11.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1FZT04S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004956v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.11.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicaise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006706v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.385-387.81" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007344v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koundy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Caroli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nicolas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gentzbittel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.03.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007134v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.04.027" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598328v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.829-841" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004925v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2371" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007035v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jacquemoud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2005.12.010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007324v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.11.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006855v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.04.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598310v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3VXX6M6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004844v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7403(02)00053-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006856v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00067-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611064v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281718v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717581v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775903v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04295001v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-27" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-B Djeumen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443369v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295541v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824587v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273631v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-55" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227936v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824586v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dalemat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273674v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863256v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863226v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Breville" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465770v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465375v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465342v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863168v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594714v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Torr&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guilbert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/123/1/012020" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863179v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863188v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Affagard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_54" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250184v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858697v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chenel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444883v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863142v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863134v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952471v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wehling" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859748v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711469v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.11.111" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601435v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711439v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Valiorgue" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.411" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711478v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.690.73" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422824v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864292v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422605v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864300v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517492v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577078v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862787v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77258" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400233v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9231-2_7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412108v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577085v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412110v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862792v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506199v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506314v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koundy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495637v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360343v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517267v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695595v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506867v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506866v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5329-0_13" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-455GMKXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506895v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621175v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813039v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507997v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507974v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508062v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561193v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227636v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118581v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538051v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16864-2_6" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647968v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167516v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4034638" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851155v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruelle Baptiste" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028848v3" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>