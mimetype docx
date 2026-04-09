--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -205,472 +205,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the West African fold belts: Review, new geochronological data, new correlations and new geodynamic hypothesis</w:t>
+                <w:t xml:space="preserve">The role of cretaceous tectonics in the present-day architecture of the NICE arc (Western Subalpine foreland, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Villeneuve</w:t>
+                <w:t xml:space="preserve">R. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Guillou</w:t>
+                <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bellon</w:t>
+                <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gärtner</w:t>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Mueller</w:t>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 223, pp.105484. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.105538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868521v1</w:t>
+                <w:t xml:space="preserve">hal-05235946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cretaceous tectonics in the present-day architecture of the NICE arc (Western Subalpine foreland, France)</w:t>
+                <w:t xml:space="preserve">Integrated Petrology, Geochronology and 3D Microstructural Analysis of Garnetiferous Micaschists: Insights Into the Tectono‐Metamorphic Evolution of the Betic Cordillera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bauer</w:t>
+                <w:t xml:space="preserve">Alejandro Ruiz-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Corsini</w:t>
+                <w:t xml:space="preserve">Domingo G. A. M. Aerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Matonti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (6), pp.523-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235946v1</w:t>
+                <w:t xml:space="preserve">hal-05035546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Petrology, Geochronology and 3D Microstructural Analysis of Garnetiferous Micaschists: Insights Into the Tectono‐Metamorphic Evolution of the Betic Cordillera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the West African fold belts: Review, new geochronological data, new correlations and new geodynamic hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ruiz-Fuentes</w:t>
+                <w:t xml:space="preserve">H. Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingo G. A. M. Aerden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+                <w:t xml:space="preserve">A. Gärtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">P.A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (6), pp.523-554. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.105484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035546v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic and chronological records of early Permian continental collision in Beni Bousera granulites (Internal Rif belt): implications for the tectonic evolution of northern Morocco during Pangea construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae El Bakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -756,51 +756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -841,468 +841,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering protoliths nature, protoliths age and peak P-T conditions in retrogressed mafic eclogites: An attempt in the metabasites from Maures-Tannneron Massif (SE France) and consequences for the southern European Variscides</w:t>
+                <w:t xml:space="preserve">High-Nb alkaline mafic dykes in the central Alps witness to the Triassic evolution of the Adria passive margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jouffray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Tabaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tiepolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2023006⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097224v1</w:t>
+                <w:t xml:space="preserve">hal-04368725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey of the continental crust to and from mantle depth: The &amp;lt;i&amp;gt;P–T–t‐d&amp;lt;/i&amp;gt; path of Venaco unit, Alpine Corsica (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering protoliths nature, protoliths age and peak P-T conditions in retrogressed mafic eclogites: An attempt in the metabasites from Maures-Tannneron Massif (SE France) and consequences for the southern European Variscides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Sanità</w:t>
+                <w:t xml:space="preserve">Fabrice Jouffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Frassi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A.S. Tabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.4872⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2023006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368720v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Nb alkaline mafic dykes in the central Alps witness to the Triassic evolution of the Adria passive margin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A journey of the continental crust to and from mantle depth: The &amp;lt;i&amp;gt;P–T–t‐d&amp;lt;/i&amp;gt; path of Venaco unit, Alpine Corsica (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Zanoni</w:t>
+                <w:t xml:space="preserve">Maria Di Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Tiepolo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">E Sanità</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Frassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 464-465, </w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gj.4872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368725v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late‐orogenic Evolution of the Southern European Variscan Belt Constrained by Fabric Analysis and Dating of the Camarat Granitic Complex and Coeval Felsic Dykes (Maures–Tanneron Massif, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1535,51 +1535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112 (3), pp.925-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1611,887 +1611,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct dating of brittle extensional deformation contemporaneous of Neogene exhumation of the internal zones of the Rif Chain</w:t>
+                <w:t xml:space="preserve">The Beni Bousera marbles, record of a Triassic-Early Jurassic hyperextended margin in the Alpujarrides-Sebtides units (Rif belt, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+                <w:t xml:space="preserve">Aboubaker Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
+                <w:t xml:space="preserve">André Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">Omar Saddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grauby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Ahmed Chalouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228800⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175777v1</w:t>
+                <w:t xml:space="preserve">hal-03578496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphibolite facies metamorphic event within the Upper Sebtides tectonic units (Internal Rif, Morocco): a record of a hyperextended margin at the border of the western Tethys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mobilisation of rare earth elements in shear zones: Insights from the Tabouchent granodioritic pluton (Jebilet massif, Variscan Belt, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Essaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja M Lacinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn M Goodenough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Arabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.59⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.103996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278545v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Beni Bousera marbles, record of a Triassic-Early Jurassic hyperextended margin in the Alpujarrides-Sebtides units (Rif belt, Morocco)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of an exhumed high-temperature hydrothermal system and its application for deep geothermal exploration: An example from Terre-de-Haut Island (Guadeloupe archipelago, Lesser Antilles volcanic arc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chopin</w:t>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.107256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578496v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation of rare earth elements in shear zones: Insights from the Tabouchent granodioritic pluton (Jebilet massif, Variscan Belt, Morocco)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">40Ar/39Ar dating of high temperature geothermal systems: First attempt on hydrothermally altered pyroxenes from the Saintes archipelago (Lesser Antilles arc, Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn M Goodenough</w:t>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal El Arabaoui</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.103996⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 581, pp.120401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112847v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an exhumed high-temperature hydrothermal system and its application for deep geothermal exploration: An example from Terre-de-Haut Island (Guadeloupe archipelago, Lesser Antilles volcanic arc)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Corsini</w:t>
+                <w:t xml:space="preserve">Direct dating of brittle extensional deformation contemporaneous of Neogene exhumation of the internal zones of the Rif Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Navelot</w:t>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107256⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 807, pp.228800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214404v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40Ar/39Ar dating of high temperature geothermal systems: First attempt on hydrothermally altered pyroxenes from the Saintes archipelago (Lesser Antilles arc, Guadeloupe)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chrystele Verati</w:t>
+                <w:t xml:space="preserve">Amphibolite facies metamorphic event within the Upper Sebtides tectonic units (Internal Rif, Morocco): a record of a hyperextended margin at the border of the western Tethys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 581, pp.120401. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (1), pp.193-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280968v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neogene polyphase deformation related to the Alboran Basin evolution: new insights for the Beni Bousera massif (Internal Rif, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae El Bakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chalouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,64 +2568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi M'Barek: a representative example of the Moroccan massive sulphide deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Outigua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Essaifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Outhounjite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,51 +2724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Carosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Montomoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Petroccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2813,825 +2813,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive versus finite geological mapping: a key for understanding the geodynamic evolution of the Maritime Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Gosso</w:t>
+                <w:t xml:space="preserve">Lucie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ofioliti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546560v1</w:t>
+                <w:t xml:space="preserve">hal-02326491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Favier</w:t>
+                <w:t xml:space="preserve">Arc-related high-K magmatism in the Ceuta Peninsula (Internal Rif, Spain): discovery and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melody Philippon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756818000717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326491v1</w:t>
+                <w:t xml:space="preserve">hal-03018035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc-related high-K magmatism in the Ceuta Peninsula (Internal Rif, Spain): discovery and consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quartzite crests in Paleoproterozoic granites (Anti-Atlas, Morocco); a hint to Pan-African deformation of the West African Craton margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulaimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
+                <w:t xml:space="preserve">H. Ouanaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756818000717⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.103501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018035v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartzite crests in Paleoproterozoic granites (Anti-Atlas, Morocco); a hint to Pan-African deformation of the West African Craton margin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le granite du sondage de Gassane (Sénégal) : un témoin de l'ouverture de l'Atlantique central au Jurassique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bea</w:t>
+                <w:t xml:space="preserve">Hervé Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02167380v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the progressive geologic history at the junction of the Alpine Mountain Belt and the Western Mediterranean Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping the progressive geologic history at the junction of the Alpine Mountain Belt and the Western Mediterranean Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (2), pp.97-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4454/ofioliti.v44i2.467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le granite du sondage de Gassane (Sénégal) : un témoin de l'ouverture de l'Atlantique central au Jurassique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progressive versus finite geological mapping: a key for understanding the geodynamic evolution of the Maritime Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Villeneuve</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Volante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
+              <w:t xml:space="preserve">Ofioliti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024703v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrophysical properties of volcanic rocks and impacts of hydrothermal alteration in the Guadeloupe Archipelago (West Indies)</w:t>
               </w:r>
@@ -3643,77 +3643,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 360, pp.1-21. </w:t>
@@ -3751,103 +3751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc-related metamorphism in the Guadeloupe archipelago (Lesser Antilles active island arc): First report and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 320, pp.592-598. </w:t>
@@ -3885,64 +3885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miocene crustal extension following thrust tectonic in the Lower Sebtides units (internal Rif, Ceuta Peninsula, Spain): Implication for the geodynamic evolution of the Alboran domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4044,77 +4044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal exhumation during ongoing compression in the Variscan Maures-Tanneron Massif, France : geological and thermo-mechanical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reverso-Peila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 746, pp.439-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4321,51 +4321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Štípská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4416,90 +4416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of Les Saintes archipelago (Guadeloupe, French West Indies): relation with the Lesser Antilles arc system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4544,433 +4544,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Palaeozoic Deep Subduction of Continental Crust in the Kyrgyz North Tianshan: Evidence from Field Relationships and Geochronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New investigations in southwestern Guinea: consequences for the Rokelide belt (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kröner</w:t>
+                <w:t xml:space="preserve">Joël Le Métour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rojas-Agramonte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D.V. Alexeiev</w:t>
+                <w:t xml:space="preserve">S. Chatelee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geologica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-6724.12308_25⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (5), pp.1267 - 1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-014-1138-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364651v1</w:t>
+                <w:t xml:space="preserve">hal-01382802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigations in southwestern Guinea: consequences for the Rokelide belt (West Africa)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variscan crustal thickening in the Maures-Tanneron massif (South Variscan belt, France): new in situ monazite U-Th-Pb chemical dating of high-grade rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Oliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-014-1138-y⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (2-3), pp.145-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.2-3.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382802v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01140973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variscan crustal thickening in the Maures-Tanneron massif (South Variscan belt, France): new in situ monazite U-Th-Pb chemical dating of high-grade rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Palaeozoic Deep Subduction of Continental Crust in the Kyrgyz North Tianshan: Evidence from Field Relationships and Geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kröner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rojas-Agramonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Oliot</w:t>
+                <w:t xml:space="preserve">D. Herwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Melleton</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.V. Alexeiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Geologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (s2), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-6724.12308_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.2-3.145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01140973v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure and gravity anomalies beneath the Rif, northern Morocco: implications for the current tectonics of the Alboran region</w:t>
               </w:r>
@@ -4995,51 +4995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scalabrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5090,64 +5090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The southern and central parts of the “Souttoufide” belt, Northwest Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gärtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,349 +5230,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Miocene to present-day exhumation and uplift of the Internal Zone of the Rif chain: Insights from low temperature thermochronometry and basin analysis</w:t>
+                <w:t xml:space="preserve">The Early Pliocene reflooding in the Western Mediterranean: New insights from the rias of the Internal Rif, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Romagny</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Corsini</w:t>
+                <w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Azdimousa</w:t>
+                <w:t xml:space="preserve">Abdelkhalak Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.006⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 346 (3-4), pp.90-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053531v1</w:t>
+                <w:t xml:space="preserve">hal-01115243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Pliocene reflooding in the Western Mediterranean: New insights from the rias of the Internal Rif, Morocco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Late Miocene to present-day exhumation and uplift of the Internal Zone of the Rif chain: Insights from low temperature thermochronometry and basin analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelkhalak Ben Moussa</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+                <w:t xml:space="preserve">A. Azdimousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 346 (3-4), pp.90-98. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.39-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115243v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamics of the Gibraltar Arc and the Alboran Sea region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chalouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,51 +5657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical evolution of an orogenic wedge during Variscan collision: an example in the Maures–Tanneron Massif (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reverso-Peila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5800,64 +5800,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Casco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.F. Blanco-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rojas-Agramonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geology Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (5-8), pp.919-942. </w:t>
@@ -5947,51 +5947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (6), pp.599-626. </w:t>
@@ -6042,51 +6042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of the Rehamna metamorphic dome (Morocco) in the context of the Alleghanian-Variscan orogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,64 +6189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6310,77 +6310,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Palaeozoic to Mesozoic kinematic history of the Talas-Ferghana strike-slip Fault (Kyrgyz West Tianshan) as revealed by 40Ar/39Ar dating of syn-kinematic white mica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.V. Alexeiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6711,103 +6711,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zircon and muscovite ages, geochemistry, and Nd-Hf isotopes for the Aktyuz metamorphic terrane: Evidence for an Early Ordovician collisional belt in the northern Tianshan of Kyrgyzstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.V. Alexeiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rojas-Agramonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (4), pp.901-927</w:t>
@@ -6830,1173 +6830,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation controlled by transcurrent tectonics: the Argentera-Mercantour massif (SW Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paraglacial gravitational deformations in the SW Alps: a review of field investigations, 10Be cosmogenic dating and physical modeling,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Corsini</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00991.x⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 351, pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP351.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585854v1</w:t>
+                <w:t xml:space="preserve">hal-00730866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraglacial gravitational deformations in the SW Alps: a review of field investigations, 10Be cosmogenic dating and physical modeling,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dating low-temperature deformation by 40Ar/39Ar on white mica, insights from the Argentera-Mercantour Massif (SW Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Bois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Th. Lebourg</w:t>
+                <w:t xml:space="preserve">Guillaume Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Oliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP351.2⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (1-2), pp.521-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730866v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating low-temperature deformation by 40Ar/39Ar on white mica, insights from the Argentera-Mercantour Massif (SW Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of Lower Cretaceous synmetamorphic thrust tectonics in French Lesser Antilles (La Désirade Island, Guadeloupe): Implications for Caribbean geodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sanchez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Voitus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2011.03.009⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.TC4005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011TC002875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581492v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Lower Cretaceous synmetamorphic thrust tectonics in French Lesser Antilles (La Désirade Island, Guadeloupe): Implications for Caribbean geodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exhumation controlled by transcurrent tectonics: the Argentera-Mercantour massif (SW Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brichau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30, pp.TC4005. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.116-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011TC002875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00991.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620555v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The active fault system of SW Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+                <w:t xml:space="preserve">Geochronological evidence for Late Carboniferous high-pressure metamorphism and provenance of mélange sediments in the South Tianshan of Kyrgyzstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Schreiber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">R. Klemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kröner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.V. Alexeiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.11.009⟩</w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310 (9), pp.916-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/09.2010.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618186v1</w:t>
+                <w:t xml:space="preserve">hal-00572845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural constraints on the evolution of the Central Asian Orogenic Belt in SW Mongolia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Cambrian eclogites in SW Mongolia: evidence that the Palaeo-Asian Ocean suture extends further east than expected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Štípská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Schulmann</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lexa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2475/07.2010.02⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (9), pp.915-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2010.00899.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572843v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronological evidence for Late Carboniferous high-pressure metamorphism and provenance of mélange sediments in the South Tianshan of Kyrgyzstan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Structural constraints on the evolution of the Central Asian Orogenic Belt in SW Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lexa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kröner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.V. Alexeiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 310 (9), pp.916-950. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2475/09.2010.07⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 310, pp.575-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/07.2010.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572845v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Cambrian eclogites in SW Mongolia: evidence that the Palaeo-Asian Ocean suture extends further east than expected</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Lexa</w:t>
+                <w:t xml:space="preserve">The active fault system of SW Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Giannerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (5), pp.296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2010.00899.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00572840v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation processes during post-collisional stage in the Variscan belt revealed by detailed 40Ar/39Ar study (Tanneron Massif, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8088,1222 +8088,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic and structural evolution of the Maures-Tanneron massif (SE Variscan chain): evidence of doming along a transpressional margin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jurassic back-arc and Cretaceous hot-spot series In the Armenian ophiolites - Implications for the obduction process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazar Galoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.180.3.217⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112 (3-4), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414536v1</w:t>
+                <w:t xml:space="preserve">hal-00443855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geology, geochemistry and 40Ar/39Ar dating of Sevan ophiolites (Lesser Caucasus, Armenia): Evidence for Jurassic Back-arc opening and hot spot event between the South Armenian Block and Eurasia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Galoyan</w:t>
+                <w:t xml:space="preserve">40Ar/ 39Ar dating of Penninic Front tectonic displacement (W Alps) during the Lower Oligocene (31–34 Ma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Simon-Labric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Billo</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2008.04.002⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00865.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407979v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00411593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between tectonics, slope instability and climate change: Cosmic ray exposure dating of active faults, landslides and glacial surfaces in the SW Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blueschists of the Amassia-Stepanavan Suture Zone (Armenia): linking Tethys subduction history from E-Turkey to W-Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galoyan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.10.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98 (3), pp.533-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-007-0286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00447074v1</w:t>
+                <w:t xml:space="preserve">hal-00407622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40Ar/ 39Ar dating of Penninic Front tectonic displacement (W Alps) during the Lower Oligocene (31–34 Ma)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining deformation stages in brittle–ductile shear zones from combined field mapping and 40Ar/39Ar dating: The structural evolution of the Grimsel Pass area (Aar Massif, Swiss Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (11), pp.1377-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00865.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00411593v1</w:t>
+                <w:t xml:space="preserve">hal-00417767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurassic back-arc and Cretaceous hot-spot series In the Armenian ophiolites - Implications for the obduction process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">The active fault system of SW Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giannerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443855v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining deformation stages in brittle–ductile shear zones from combined field mapping and 40Ar/39Ar dating: The structural evolution of the Grimsel Pass area (Aar Massif, Swiss Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late evolution of the southern European Variscan belt: Exhumation of the lower crust in a context of oblique convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.08.003⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (2-3), pp.214-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417767v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blueschists of the Amassia-Stepanavan Suture Zone (Armenia): linking Tethys subduction history from E-Turkey to W-Iran</w:t>
+                <w:t xml:space="preserve">Metamorphic and structural evolution of the Maures-Tanneron massif (SE Variscan chain): evidence of doming along a transpressional margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Galoyan</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-007-0286-8⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 180 (3), pp.217-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.180.3.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00407622v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The active fault system of SW Alps</w:t>
+                <w:t xml:space="preserve">Relationships between tectonics, slope instability and climate change: Cosmic ray exposure dating of active faults, landslides and glacial surfaces in the SW Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.11.009⟩</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447088v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late evolution of the southern European Variscan belt: Exhumation of the lower crust in a context of oblique convergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Geology, geochemistry and 40Ar/39Ar dating of Sevan ophiolites (Lesser Caucasus, Armenia): Evidence for Jurassic Back-arc opening and hot spot event between the South Armenian Block and Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 341 (2-3), pp.214-223. </w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.135153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2008.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407975v1</w:t>
+                <w:t xml:space="preserve">hal-00407979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variscan evolution of the Tanneron Massif, SE France, examined through U-Pb monazite ages</w:t>
               </w:r>
@@ -9315,51 +9315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schärer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society of London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 165 (2), pp.467-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9393,90 +9393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for superposed MORB, oceanic plateau and volcanic arc series in the Lesser Caucasus (Stepanavan, Armenia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Melkonyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9548,51 +9548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Alpine thermal and structural evolution of the highest external crystalline massif : The Mont Blanc” by P. H. Leloup, N. Arnaud, E. R. Sobel, and R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9721,51 +9721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ballevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacque Peucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 220 (1-2), pp.21-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9811,51 +9811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpine and late-hercynian geochronological constraints in the Argentera masif (Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9915,51 +9915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal history of the Borborema Province deduced from 40Ar/39Ar analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10075,51 +10075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio P. Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10144,51 +10144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile duplexing at a bend of a continental-scale strike-slip shear zone: example from NE Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10239,51 +10239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie, cinématique et signification tectonique des systèmes de décrochements ductiles intracontinentaux de la province Borborema (NE Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodinamica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10334,51 +10334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Archanjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10410,368 +10410,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et cinématique du sud de la chaîne des Mauritanides: un système de nappes tégumentaires varisques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Contraintes chronologiques par analyses 40Ar/39Ar sur le fonctionnement de la zone de décrochement ductile de l'Ikoye-Ikobe (Gabon) au cours du Protérozoïque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Maurin</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série B, Sciences physiques</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551045v1</w:t>
+                <w:t xml:space="preserve">hal-02551056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes chronologiques par analyses 40Ar/39Ar sur le fonctionnement de la zone de décrochement ductile de l'Ikoye-Ikobe (Gabon) au cours du Protérozoïque.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tectonique transcurrente éburnéenne au sein du craton ouest-africain: exemple du sillon de Djibo (Burkina Faso).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benkhelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551056v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonique transcurrente éburnéenne au sein du craton ouest-africain: exemple du sillon de Djibo (Burkina Faso).</w:t>
+                <w:t xml:space="preserve">Structure et cinématique du sud de la chaîne des Mauritanides: un système de nappes tégumentaires varisques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benkhelil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">J. P. Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bourges</w:t>
+                <w:t xml:space="preserve">Catherine Bineta Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Maurin</w:t>
+                <w:t xml:space="preserve">Jean Christophe Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série B, Sciences physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551070v1</w:t>
+                <w:t xml:space="preserve">hal-02551045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relais de cisaillements ductiles transcurrents à l'échelle continentale: exemple de la province de Borborema (NE du Brésil).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10803,234 +10803,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infuence de la paléogéographie du paléozoïque sur les déformations hercyniennes de la Meseta nord-occidentale du Maroc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Strain transfer at the continental scale from a transcurrent shear zone to a transpression fold belt: the Patos-Serido system (NE Brazil).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J. Archanjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Ferraz Jardim de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551090v1</w:t>
+                <w:t xml:space="preserve">hal-02551085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain transfer at the continental scale from a transcurrent shear zone to a transpression fold belt: the Patos-Serido system (NE Brazil).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Infuence de la paléogéographie du paléozoïque sur les déformations hercyniennes de la Meseta nord-occidentale du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
+              <w:t xml:space="preserve">Géologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551085v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cisaillement ductile synmétamorphe et déplacement tangentiel vers le SW dans les Rehamna (Maroc hercynien).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11094,51 +11094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de la série basale du Cambrien et de son substratum dans les Rehamna Centraux, haut-fond au Cambrien (Meseta marocaine). Prémices de l'orogenèse hercynienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cornee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11202,51 +11202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11297,51 +11297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11437,51 +11437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11545,51 +11545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11647,402 +11647,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04485923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct dating of brittle extensional deformation in the internal zones of the Rif Chain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thermal event of Upper Triassic age revealed by 40Ar/39Ar dating on the Upper Sebtides metamorphic units (Internal Rif, Morocco): consequence on the timing and the model of the Beni Bousera peridotites emplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France; CNRS; Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589435v1</w:t>
+                <w:t xml:space="preserve">hal-03588998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal event of Upper Triassic age revealed by 40Ar/39Ar dating on the Upper Sebtides metamorphic units (Internal Rif, Morocco): consequence on the timing and the model of the Beni Bousera peridotites emplacement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Structure and petrology of the Edolo diabase and implications for the Alpine tectonics in the Southern Alps, from rifting to continental collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulcini Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588998v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and petrology of the Edolo diabase and implications for the Alpine tectonics in the Southern Alps, from rifting to continental collision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Filippi</w:t>
+                <w:t xml:space="preserve">Direct dating of brittle extensional deformation in the internal zones of the Rif Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulcini Gregorio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France; CNRS; Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588215v1</w:t>
+                <w:t xml:space="preserve">hal-03589435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and thermo-physical characterizations of a potential geothermal system in Basse-Terre Island (Guadeloupe archipelago, Lesser Antilles).</w:t>
               </w:r>
@@ -12067,64 +12067,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
@@ -12147,402 +12147,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Favier</w:t>
+                <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Mercier de Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799575v1</w:t>
+                <w:t xml:space="preserve">hal-02799791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Munschy</w:t>
+                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Navelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Navelot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799791v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799739v1</w:t>
+                <w:t xml:space="preserve">hal-02799575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonometamorphic evolution of the Rehamna massif (Morocco, Variscan belt)</w:t>
               </w:r>
@@ -12580,51 +12580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Štípská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Meeting of the Central European Tectonic Groups</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech Geological Survey; Institute of Petrology and Structural Geology; Faculty of Natural Sciences, Charles University, Apr 2015, Kadaň, Czech Republic</w:t>
@@ -12692,51 +12692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.182-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12912,51 +12912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Caribbean Geological conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13007,77 +13007,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brichau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Wien, Austria</w:t>
@@ -13164,51 +13164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13295,51 +13295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40Ar/39Ar dating of synkinematic white mica: insights from fluid-rock reaction in low-grade shear zones (Mont Blanc Massif) and constraints on timing of deformation in the NW external Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13631,51 +13631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la marge du bassin cambrien et la cinématique hercynienne de la Meseta occidentale du Maroc: Un exemple de l'influence de l'héritage tectono-sédimentaire dans une chaîne intracontinentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tectonique. Université de droit, d'économie et des sciences - Aix-Marseille III, 1988. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13792,51 +13792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91FF0F8E"/>
+    <w:nsid w:val="0A826B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14023,51 +14023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-corsini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4886-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033674272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#228;rtner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mueller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105484" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105538" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jouhari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Houicha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104610" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228800" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Farah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saddiqi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Essaifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja M Lacinska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Goodenough" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Arabaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.103996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Outigua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outhounjite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouhair" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP502-2019-65" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Simonetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Carosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Montomoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petroccia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01898-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouanaimi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.05.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX45K0R4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gosso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I Spalla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/ofioliti.v44i2.467" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverso-Peila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.12.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokop Z&#225;vada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L670.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Racek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1410-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kr&#246;ner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rojas-Agramonte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herwartz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Alexeiev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.12308_25" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNL2Q3PT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1138-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.2-3.145" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Archi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vernhet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.04.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH13MGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romagny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azdimousa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GPZW2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2RNXDL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalouan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37TZNG9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173478v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lardeaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#225;zaro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Casco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Blanco-Quintero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2014.924037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Petri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Stipska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzypek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010688v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Houicha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003539" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830329v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.21" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Loury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.02.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFDTW814-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00695987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dujardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002951" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bauve" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannerini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schreiber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0106-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682153v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hegner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00991.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW3CMQ62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jomard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lebourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP351.2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lardeaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verati" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voitus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balagne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002875" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R799JCG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572843v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2010.02" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572845v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klemb" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/09.2010.07" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572840v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2010.00899.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457220v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crevola" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0397-x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B24WSBQL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.3.217" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407979v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galoyan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XC360S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447074v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.10.019" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSC34B35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411593v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simon-Labric" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heymes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00865.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XQSGT3Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443855v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Galoyan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26Q7F9MD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Cox" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.08.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFS1WJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407622v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-007-0286-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22S6TGB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447088v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407975v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM29M3F6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407866v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-045" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407727v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melkonyan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJKPC0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199710v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennacchioni" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001956" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacque Peucat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP9DTQWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407306v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-004-1107-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550996v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551013v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P. Neves" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551023v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551028v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551032v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Archanjo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551045v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bineta Diop" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Maurin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551056v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhelil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maurin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551077v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551090v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551085v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Archanjo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ferraz Jardim de Sa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551110v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551096v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589435v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799639v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wernert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080768v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805559v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Skrzypek" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539490v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417298v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441416v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefeu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335641v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mancktelow" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.18" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-QC00R1NH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015143v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-corsini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4886-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033674272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#228;rtner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mueller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105484" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jouhari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Houicha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104610" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Farah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saddiqi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Essaifi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja M Lacinska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Goodenough" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Arabaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.103996" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228800" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Outigua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outhounjite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouhair" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP502-2019-65" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Simonetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Carosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Montomoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petroccia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01898-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouanaimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.05.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX45K0R4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gosso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanoni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I Spalla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/ofioliti.v44i2.467" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverso-Peila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.12.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokop Z&#225;vada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L670.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Racek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1410-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1138-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.2-3.145" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kr&#246;ner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rojas-Agramonte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herwartz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Alexeiev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.12308_25" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNL2Q3PT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Archi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vernhet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.04.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH13MGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2RNXDL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053531v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romagny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azdimousa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GPZW2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalouan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37TZNG9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173478v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lardeaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#225;zaro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Casco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Blanco-Quintero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2014.924037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Petri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Stipska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzypek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010688v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Houicha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003539" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830329v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.21" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Loury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.02.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFDTW814-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00695987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dujardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002951" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bauve" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannerini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schreiber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0106-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682153v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hegner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730866v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jomard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lebourg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP351.2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lardeaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verati" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voitus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balagne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002875" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R799JCG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585854v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00991.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW3CMQ62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klemb" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/09.2010.07" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572840v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2010.00899.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572843v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2010.02" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457220v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crevola" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0397-x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B24WSBQL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Galoyan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26Q7F9MD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411593v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simon-Labric" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heymes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00865.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XQSGT3Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407622v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galoyan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-007-0286-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22S6TGB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417767v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Cox" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.08.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFS1WJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407975v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM29M3F6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.3.217" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447074v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.10.019" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSC34B35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407979v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XC360S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407866v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-045" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407727v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melkonyan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJKPC0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199710v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennacchioni" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001956" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacque Peucat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP9DTQWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407306v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-004-1107-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550996v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551013v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P. Neves" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551023v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551028v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551032v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Archanjo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551056v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551070v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhelil" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maurin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551045v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bineta Diop" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Maurin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551077v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Archanjo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ferraz Jardim de Sa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551090v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551110v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551096v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589435v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799639v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wernert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080768v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805559v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Skrzypek" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539490v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417298v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441416v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefeu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335641v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mancktelow" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.18" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-QC00R1NH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015143v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>