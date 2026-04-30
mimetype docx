--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -8088,577 +8088,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurassic back-arc and Cretaceous hot-spot series In the Armenian ophiolites - Implications for the obduction process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">40Ar/ 39Ar dating of Penninic Front tectonic displacement (W Alps) during the Lower Oligocene (31–34 Ma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazar Galoyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
+                <w:t xml:space="preserve">T. Simon-Labric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.02.006⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00865.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443855v1</w:t>
+                <w:t xml:space="preserve">insu-00411593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40Ar/ 39Ar dating of Penninic Front tectonic displacement (W Alps) during the Lower Oligocene (31–34 Ma)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dumont</w:t>
+                <w:t xml:space="preserve">Jurassic back-arc and Cretaceous hot-spot series In the Armenian ophiolites - Implications for the obduction process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heymes</w:t>
+                <w:t xml:space="preserve">Ghazar Galoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Marc Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (2), pp.127-136. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112 (3-4), pp.163-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00865.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00411593v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blueschists of the Amassia-Stepanavan Suture Zone (Armenia): linking Tethys subduction history from E-Turkey to W-Iran</w:t>
+                <w:t xml:space="preserve">Constraining deformation stages in brittle–ductile shear zones from combined field mapping and 40Ar/39Ar dating: The structural evolution of the Grimsel Pass area (Aar Massif, Swiss Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Billo</w:t>
+                <w:t xml:space="preserve">S.F. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Galoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-007-0286-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (11), pp.1377-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407622v1</w:t>
+                <w:t xml:space="preserve">hal-00417767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining deformation stages in brittle–ductile shear zones from combined field mapping and 40Ar/39Ar dating: The structural evolution of the Grimsel Pass area (Aar Massif, Swiss Alps)</w:t>
+                <w:t xml:space="preserve">Blueschists of the Amassia-Stepanavan Suture Zone (Armenia): linking Tethys subduction history from E-Turkey to W-Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.F. Cox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Corsini</w:t>
+                <w:t xml:space="preserve">G. Galoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (11), pp.1377-1394. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98 (3), pp.533-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-007-0286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417767v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active fault system of SW Alps</w:t>
               </w:r>
@@ -8991,319 +8991,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between tectonics, slope instability and climate change: Cosmic ray exposure dating of active faults, landslides and glacial surfaces in the SW Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Sanchez</w:t>
+                <w:t xml:space="preserve">Geology, geochemistry and 40Ar/39Ar dating of Sevan ophiolites (Lesser Caucasus, Armenia): Evidence for Jurassic Back-arc opening and hot spot event between the South Armenian Block and Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bourles</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.10.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.135153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2008.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447074v1</w:t>
+                <w:t xml:space="preserve">hal-00407979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geology, geochemistry and 40Ar/39Ar dating of Sevan ophiolites (Lesser Caucasus, Armenia): Evidence for Jurassic Back-arc opening and hot spot event between the South Armenian Block and Eurasia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Galoyan</w:t>
+                <w:t xml:space="preserve">Relationships between tectonics, slope instability and climate change: Cosmic ray exposure dating of active faults, landslides and glacial surfaces in the SW Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Billo</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (2), pp.135153. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2008.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407979v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variscan evolution of the Tanneron Massif, SE France, examined through U-Pb monazite ages</w:t>
               </w:r>
@@ -9393,77 +9393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for superposed MORB, oceanic plateau and volcanic arc series in the Lesser Caucasus (Stepanavan, Armenia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11647,277 +11647,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04485923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal event of Upper Triassic age revealed by 40Ar/39Ar dating on the Upper Sebtides metamorphic units (Internal Rif, Morocco): consequence on the timing and the model of the Beni Bousera peridotites emplacement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+                <w:t xml:space="preserve">Structure and petrology of the Edolo diabase and implications for the Alpine tectonics in the Southern Alps, from rifting to continental collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulcini Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588998v1</w:t>
+                <w:t xml:space="preserve">hal-03588215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and petrology of the Edolo diabase and implications for the Alpine tectonics in the Southern Alps, from rifting to continental collision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gisella Rebay</w:t>
+                <w:t xml:space="preserve">Thermal event of Upper Triassic age revealed by 40Ar/39Ar dating on the Upper Sebtides metamorphic units (Internal Rif, Morocco): consequence on the timing and the model of the Beni Bousera peridotites emplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588215v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct dating of brittle extensional deformation in the internal zones of the Rif Chain</w:t>
               </w:r>
@@ -13792,51 +13792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A826B84"/>
+    <w:nsid w:val="381ED35E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14023,51 +14023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-corsini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4886-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033674272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#228;rtner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mueller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105484" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jouhari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Houicha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104610" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Farah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saddiqi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Essaifi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja M Lacinska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Goodenough" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Arabaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.103996" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228800" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Outigua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outhounjite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouhair" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP502-2019-65" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Simonetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Carosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Montomoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petroccia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01898-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouanaimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.05.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX45K0R4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gosso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanoni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I Spalla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/ofioliti.v44i2.467" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverso-Peila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.12.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokop Z&#225;vada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L670.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Racek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1410-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1138-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.2-3.145" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kr&#246;ner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rojas-Agramonte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herwartz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Alexeiev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.12308_25" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNL2Q3PT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Archi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vernhet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.04.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH13MGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2RNXDL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053531v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romagny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azdimousa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GPZW2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalouan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37TZNG9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173478v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lardeaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#225;zaro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Casco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Blanco-Quintero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2014.924037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Petri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Stipska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzypek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010688v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Houicha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003539" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830329v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.21" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Loury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.02.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFDTW814-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00695987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dujardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002951" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bauve" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannerini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schreiber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0106-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682153v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hegner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730866v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jomard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lebourg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP351.2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lardeaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verati" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voitus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balagne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002875" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R799JCG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585854v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00991.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW3CMQ62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klemb" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/09.2010.07" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572840v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2010.00899.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572843v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2010.02" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457220v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crevola" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0397-x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B24WSBQL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Galoyan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26Q7F9MD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411593v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simon-Labric" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heymes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00865.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XQSGT3Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407622v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galoyan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-007-0286-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22S6TGB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417767v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Cox" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.08.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFS1WJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407975v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM29M3F6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.3.217" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447074v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.10.019" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSC34B35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407979v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XC360S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407866v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-045" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407727v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melkonyan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJKPC0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199710v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennacchioni" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001956" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacque Peucat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP9DTQWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407306v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-004-1107-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550996v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551013v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P. Neves" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551023v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551028v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551032v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Archanjo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551056v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551070v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhelil" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maurin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551045v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bineta Diop" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Maurin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551077v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Archanjo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ferraz Jardim de Sa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551090v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551110v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551096v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589435v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799639v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wernert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080768v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805559v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Skrzypek" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539490v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417298v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441416v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefeu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335641v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mancktelow" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.18" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-QC00R1NH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015143v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-corsini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4886-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033674272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#228;rtner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mueller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105484" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jouhari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Houicha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104610" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Farah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saddiqi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Essaifi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja M Lacinska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Goodenough" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Arabaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.103996" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228800" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Outigua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outhounjite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouhair" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP502-2019-65" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Simonetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Carosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Montomoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petroccia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01898-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouanaimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.05.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX45K0R4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gosso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanoni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I Spalla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/ofioliti.v44i2.467" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverso-Peila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.12.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokop Z&#225;vada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L670.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Racek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1410-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1138-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.2-3.145" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kr&#246;ner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rojas-Agramonte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herwartz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Alexeiev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.12308_25" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNL2Q3PT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Archi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vernhet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.04.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH13MGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2RNXDL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053531v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romagny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azdimousa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GPZW2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalouan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37TZNG9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173478v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lardeaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#225;zaro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Casco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Blanco-Quintero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2014.924037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Petri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Stipska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzypek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010688v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Houicha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003539" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830329v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.21" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Loury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.02.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFDTW814-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00695987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dujardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002951" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bauve" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannerini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schreiber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0106-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682153v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hegner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730866v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jomard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lebourg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP351.2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lardeaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verati" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voitus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balagne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002875" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R799JCG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585854v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00991.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW3CMQ62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klemb" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/09.2010.07" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572840v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2010.00899.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572843v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2010.02" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457220v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crevola" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0397-x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B24WSBQL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simon-Labric" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heymes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00865.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XQSGT3Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Galoyan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26Q7F9MD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417767v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Cox" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.08.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFS1WJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407622v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galoyan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-007-0286-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22S6TGB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407975v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM29M3F6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.3.217" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407979v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XC360S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447074v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.10.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSC34B35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407866v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-045" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407727v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melkonyan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJKPC0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199710v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennacchioni" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001956" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacque Peucat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP9DTQWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407306v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-004-1107-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550996v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551013v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P. Neves" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551023v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551028v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551032v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Archanjo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551056v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551070v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhelil" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maurin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551045v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bineta Diop" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Maurin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551077v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Archanjo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ferraz Jardim de Sa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551090v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551110v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551096v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589435v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799639v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wernert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080768v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805559v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Skrzypek" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539490v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417298v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441416v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefeu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335641v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mancktelow" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.18" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-QC00R1NH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015143v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>