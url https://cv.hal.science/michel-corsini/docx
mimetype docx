--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1611,295 +1611,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Beni Bousera marbles, record of a Triassic-Early Jurassic hyperextended margin in the Alpujarrides-Sebtides units (Rif belt, Morocco)</w:t>
+                <w:t xml:space="preserve">Mobilisation of rare earth elements in shear zones: Insights from the Tabouchent granodioritic pluton (Jebilet massif, Variscan Belt, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubaker Farah</w:t>
+                <w:t xml:space="preserve">Abderrahim Essaifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Michard</w:t>
+                <w:t xml:space="preserve">Alicja M Lacinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Saddiqi</w:t>
+                <w:t xml:space="preserve">Kathryn M Goodenough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chalouan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Chopin</w:t>
+                <w:t xml:space="preserve">Amal El Arabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021015⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.103996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578496v1</w:t>
+                <w:t xml:space="preserve">hal-03112847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation of rare earth elements in shear zones: Insights from the Tabouchent granodioritic pluton (Jebilet massif, Variscan Belt, Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Beni Bousera marbles, record of a Triassic-Early Jurassic hyperextended margin in the Alpujarrides-Sebtides units (Rif belt, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubaker Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Essaifi</w:t>
+                <w:t xml:space="preserve">André Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja M Lacinska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Omar Saddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn M Goodenough</w:t>
+                <w:t xml:space="preserve">Ahmed Chalouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal El Arabaoui</w:t>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.103996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112847v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an exhumed high-temperature hydrothermal system and its application for deep geothermal exploration: An example from Terre-de-Haut Island (Guadeloupe archipelago, Lesser Antilles volcanic arc)</w:t>
               </w:r>
@@ -2147,559 +2147,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct dating of brittle extensional deformation contemporaneous of Neogene exhumation of the internal zones of the Rif Chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphibolite facies metamorphic event within the Upper Sebtides tectonic units (Internal Rif, Morocco): a record of a hyperextended margin at the border of the western Tethys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228800⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (1), pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175777v1</w:t>
+                <w:t xml:space="preserve">hal-03278545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphibolite facies metamorphic event within the Upper Sebtides tectonic units (Internal Rif, Morocco): a record of a hyperextended margin at the border of the western Tethys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+                <w:t xml:space="preserve">Direct dating of brittle extensional deformation contemporaneous of Neogene exhumation of the internal zones of the Rif Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (1), pp.193-208. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 807, pp.228800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278545v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene polyphase deformation related to the Alboran Basin evolution: new insights for the Beni Bousera massif (Internal Rif, Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+                <w:t xml:space="preserve">Sidi M'Barek: a representative example of the Moroccan massive sulphide deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Outigua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Essaifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Romagny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Outhounjite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouhair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020008⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 502, pp.SP502-2019-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP502-2019-65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542022v1</w:t>
+                <w:t xml:space="preserve">hal-02471637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi M'Barek: a representative example of the Moroccan massive sulphide deposits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Essaifi</w:t>
+                <w:t xml:space="preserve">Neogene polyphase deformation related to the Alboran Basin evolution: new insights for the Beni Bousera massif (Internal Rif, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chalouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Outhounjite</w:t>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zouhair</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 502, pp.SP502-2019-65. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP502-2019-65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471637v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing and kinematics of flow in a transpressive dextral shear zone, Maures Massif (Southern France)</w:t>
               </w:r>
@@ -3081,432 +3081,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartzite crests in Paleoproterozoic granites (Anti-Atlas, Morocco); a hint to Pan-African deformation of the West African Craton margin</w:t>
+                <w:t xml:space="preserve">Mapping the progressive geologic history at the junction of the Alpine Mountain Belt and the Western Mediterranean Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soulaimani</w:t>
+                <w:t xml:space="preserve">G. Gosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ouanaimi</w:t>
+                <w:t xml:space="preserve">D. Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michard</w:t>
+                <w:t xml:space="preserve">J. Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Montero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bea</w:t>
+                <w:t xml:space="preserve">M.I Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.05.009⟩</w:t>
+              <w:t xml:space="preserve">Mapping the progressive geologic history at the junction of the Alpine Mountain Belt and the Western Mediterranean Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (2), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4454/ofioliti.v44i2.467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167380v1</w:t>
+                <w:t xml:space="preserve">hal-02373022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le granite du sondage de Gassane (Sénégal) : un témoin de l'ouverture de l'Atlantique central au Jurassique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quartzite crests in Paleoproterozoic granites (Anti-Atlas, Morocco); a hint to Pan-African deformation of the West African Craton margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulaimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ouanaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bertrand</w:t>
+                <w:t xml:space="preserve">A. Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Villeneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">P. Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matar Ndiaye</w:t>
+                <w:t xml:space="preserve">F. Bea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.103501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024703v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the progressive geologic history at the junction of the Alpine Mountain Belt and the Western Mediterranean Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le granite du sondage de Gassane (Sénégal) : un témoin de l'ouverture de l'Atlantique central au Jurassique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zanoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Corsini</w:t>
+                <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mascle</w:t>
+                <w:t xml:space="preserve">Michel Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I Spalla</w:t>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping the progressive geologic history at the junction of the Alpine Mountain Belt and the Western Mediterranean Ocean</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373022v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive versus finite geological mapping: a key for understanding the geodynamic evolution of the Maritime Alps</w:t>
               </w:r>
@@ -3849,73 +3849,85 @@
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 320, pp.592-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miocene crustal extension following thrust tectonic in the Lower Sebtides units (internal Rif, Ceuta Peninsula, Spain): Implication for the geodynamic evolution of the Alboran domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3924,2048 +3936,2048 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 722, pp.507 - 535. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01682810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal exhumation during ongoing compression in the Variscan Maures-Tanneron Massif, France : geological and thermo-mechanical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reverso-Peila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 746, pp.439-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detachment folding of partially molten crust in accretionary orogens: A new magma-enhanced vertical mass and heat transfer mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Lexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokop Závada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Štípská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/L670.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-evaluation of polyphase kinematic and 40Ar/39Ar cooling history of Moldanubian hot nappe at the eastern margin of the Bohemian Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Racek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Štípská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106 (2), pp.397 - 420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00531-016-1410-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of Les Saintes archipelago (Guadeloupe, French West Indies): relation with the Lesser Antilles arc system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 187 (1), pp.3-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigations in southwestern Guinea: consequences for the Rokelide belt (West Africa)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variscan crustal thickening in the Maures-Tanneron massif (South Variscan belt, France): new in situ monazite U-Th-Pb chemical dating of high-grade rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chatelee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilien Oliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-014-1138-y⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (2-3), pp.145-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.2-3.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382802v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01140973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variscan crustal thickening in the Maures-Tanneron massif (South Variscan belt, France): new in situ monazite U-Th-Pb chemical dating of high-grade rocks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">New investigations in southwestern Guinea: consequences for the Rokelide belt (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gardien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Le Métour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.2-3.145⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (5), pp.1267 - 1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-014-1138-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01140973v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Palaeozoic Deep Subduction of Continental Crust in the Kyrgyz North Tianshan: Evidence from Field Relationships and Geochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rojas-Agramonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Herwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.V. Alexeiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geologica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89 (s2), pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-6724.12308_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure and gravity anomalies beneath the Rif, northern Morocco: implications for the current tectonics of the Alboran region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">The southern and central parts of the “Souttoufide” belt, Northwest Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gärtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">N. Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Scalabrino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">A. El Archi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bonnin</w:t>
+                <w:t xml:space="preserve">E. Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 202, pp.640 - 652. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (B), pp.451 - 470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2015.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546672v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The southern and central parts of the “Souttoufide” belt, Northwest Africa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crustal structure and gravity anomalies beneath the Rif, northern Morocco: implications for the current tectonics of the Alboran region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Archi</w:t>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vernhet</w:t>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scalabrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2015.04.016⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 202, pp.640 - 652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01382815v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Early Pliocene reflooding in the Western Mediterranean: New insights from the rias of the Internal Rif, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhalak Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 346 (3-4), pp.90-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Miocene to present-day exhumation and uplift of the Internal Zone of the Rif chain: Insights from low temperature thermochronometry and basin analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Azdimousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.39-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamics of the Gibraltar Arc and the Alboran Sea region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chalouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galindo-Zaldivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.1 - 3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical evolution of an orogenic wedge during Variscan collision: an example in the Maures–Tanneron Massif (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reverso-Peila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 405 (1), pp.313-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP405.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the Turonian–Coniacian plume pulse trigger subduction initiation in the Northern Caribbean? Constraints from 40Ar/39Ar dating of the Moa-Baracoa metamorphic sole (eastern Cuba),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lázaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Casco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.F. Blanco-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rojas-Agramonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geology Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (5-8), pp.919-942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00206814.2014.924037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical behaviour of the orogenic middle crust during the syn- to late-orogenic evolution of the Variscan root zone, Bohemian Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Petri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Stipska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,92 +5986,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (6), pp.599-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jmg.12081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of the Rehamna metamorphic dome (Morocco) in the context of the Alleghanian-Variscan orogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6068,5326 +6080,5326 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Houicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33, pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014TC003539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Désirade island (Guadeloupe, French West Indies): a key target for deciphering the role of reactivated tectonic structures in Lesser Antilles arc building,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 184 (1-2), pp.21-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Palaeozoic to Mesozoic kinematic history of the Talas-Ferghana strike-slip Fault (Kyrgyz West Tianshan) as revealed by 40Ar/39Ar dating of syn-kinematic white mica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.V. Alexeiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67-68, pp.76-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal influx, indentation, ductile thinning and gravity redistribution in a continental wedge: Building a Moldanubian mantled gneiss dome with underthrust Saxothuringian material (European Variscan belt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31, pp.TC1013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011TC002951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00695987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pliocene to Quaternary deformation in the Var Basin (Nice, SE France) and its interpretation in terms of &amp;quot;slow-active&amp;quot; faulting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giannerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 105 (3), pp.361-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00015-012-0106-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zircon and muscovite ages, geochemistry, and Nd-Hf isotopes for the Aktyuz metamorphic terrane: Evidence for an Early Ordovician collisional belt in the northern Tianshan of Kyrgyzstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.V. Alexeiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rojas-Agramonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (4), pp.901-927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraglacial gravitational deformations in the SW Alps: a review of field investigations, 10Be cosmogenic dating and physical modeling,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dating low-temperature deformation by 40Ar/39Ar on white mica, insights from the Argentera-Mercantour Massif (SW Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Bois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Th. Lebourg</w:t>
+                <w:t xml:space="preserve">Guillaume Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Oliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP351.2⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (1-2), pp.521-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730866v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating low-temperature deformation by 40Ar/39Ar on white mica, insights from the Argentera-Mercantour Massif (SW Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paraglacial gravitational deformations in the SW Alps: a review of field investigations, 10Be cosmogenic dating and physical modeling,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sanchez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilien Oliot</w:t>
+                <w:t xml:space="preserve">Th. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2011.03.009⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 351, pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP351.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00581492v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Lower Cretaceous synmetamorphic thrust tectonics in French Lesser Antilles (La Désirade Island, Guadeloupe): Implications for Caribbean geodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Voitus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30, pp.TC4005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011TC002875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation controlled by transcurrent tectonics: the Argentera-Mercantour massif (SW Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brichau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (2), pp.116-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00991.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronological evidence for Late Carboniferous high-pressure metamorphism and provenance of mélange sediments in the South Tianshan of Kyrgyzstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Klemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.V. Alexeiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 310 (9), pp.916-950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2475/09.2010.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Cambrian eclogites in SW Mongolia: evidence that the Palaeo-Asian Ocean suture extends further east than expected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Štípská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Štípská</w:t>
+                <w:t xml:space="preserve">K. Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (9), pp.915-933. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2010.00899.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural constraints on the evolution of the Central Asian Orogenic Belt in SW Mongolia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exhumation processes during post-collisional stage in the Variscan belt revealed by detailed 40Ar/39Ar study (Tanneron Massif, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Crevola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (2), pp.327-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-008-0397-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2475/07.2010.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00572843v1</w:t>
+                <w:t xml:space="preserve">hal-00457220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The active fault system of SW Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Structural constraints on the evolution of the Central Asian Orogenic Belt in SW Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lexa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.11.009⟩</w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310, pp.575-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/07.2010.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00618186v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation processes during post-collisional stage in the Variscan belt revealed by detailed 40Ar/39Ar study (Tanneron Massif, SE France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Demoux</w:t>
+                <w:t xml:space="preserve">The active fault system of SW Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Crevola</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitri Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Giannerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-008-0397-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (5), pp.296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457220v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40Ar/ 39Ar dating of Penninic Front tectonic displacement (W Alps) during the Lower Oligocene (31–34 Ma)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Constraining deformation stages in brittle–ductile shear zones from combined field mapping and 40Ar/39Ar dating: The structural evolution of the Grimsel Pass area (Aar Massif, Swiss Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dumont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.F. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00865.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (11), pp.1377-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00411593v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurassic back-arc and Cretaceous hot-spot series In the Armenian ophiolites - Implications for the obduction process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+                <w:t xml:space="preserve">Blueschists of the Amassia-Stepanavan Suture Zone (Armenia): linking Tethys subduction history from E-Turkey to W-Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazar Galoyan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Galoyan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98 (3), pp.533-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-007-0286-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.02.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443855v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining deformation stages in brittle–ductile shear zones from combined field mapping and 40Ar/39Ar dating: The structural evolution of the Grimsel Pass area (Aar Massif, Swiss Alps)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">40Ar/ 39Ar dating of Penninic Front tectonic displacement (W Alps) during the Lower Oligocene (31–34 Ma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Simon-Labric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.F. Cox</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.08.003⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00865.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417767v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00411593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blueschists of the Amassia-Stepanavan Suture Zone (Armenia): linking Tethys subduction history from E-Turkey to W-Iran</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Sosson</w:t>
+                <w:t xml:space="preserve">Jurassic back-arc and Cretaceous hot-spot series In the Armenian ophiolites - Implications for the obduction process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Galoyan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghazar Galoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-007-0286-8⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112 (3-4), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407622v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active fault system of SW Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giannerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2009.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late evolution of the southern European Variscan belt: Exhumation of the lower crust in a context of oblique convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 341 (2-3), pp.214-223. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic and structural evolution of the Maures-Tanneron massif (SE Variscan chain): evidence of doming along a transpressional margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 180 (3), pp.217-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.180.3.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geology, geochemistry and 40Ar/39Ar dating of Sevan ophiolites (Lesser Caucasus, Armenia): Evidence for Jurassic Back-arc opening and hot spot event between the South Armenian Block and Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Billo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (2), pp.135153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2008.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between tectonics, slope instability and climate change: Cosmic ray exposure dating of active faults, landslides and glacial surfaces in the SW Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variscan evolution of the Tanneron Massif, SE France, examined through U-Pb monazite ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schärer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society of London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 165 (2), pp.467-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/0016-76492007-045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for superposed MORB, oceanic plateau and volcanic arc series in the Lesser Caucasus (Stepanavan, Armenia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Melkonyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 339 (7), pp.482-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Alpine thermal and structural evolution of the highest external crystalline massif : The Mont Blanc” by P. H. Leloup, N. Arnaud, E. R. Sobel, and R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pennacchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (2), pp.TC2015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006TC001956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00199710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rb-Sr and Ar-40/Ar-39 ages in blueschists from the Ile de Groix (Armorican Massif, France): Implications for closure mechanisms in isotopic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ballevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacque Peucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 220 (1-2), pp.21-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpine and late-hercynian geochronological constraints in the Argentera masif (Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 97 (1), pp.3-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00015-004-1107-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal history of the Borborema Province deduced from 40Ar/39Ar analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Borborema shear zone system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio P. Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile duplexing at a bend of a continental-scale strike-slip shear zone: example from NE Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Caby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie, cinématique et signification tectonique des systèmes de décrochements ductiles intracontinentaux de la province Borborema (NE Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodinamica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The granite pluton of Pombal: magnetic fabric and place within the Brasiliano strike-slip tectonics of NE-Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Archanjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes chronologiques par analyses 40Ar/39Ar sur le fonctionnement de la zone de décrochement ductile de l'Ikoye-Ikobe (Gabon) au cours du Protérozoïque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonique transcurrente éburnéenne au sein du craton ouest-africain: exemple du sillon de Djibo (Burkina Faso).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benkhelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et cinématique du sud de la chaîne des Mauritanides: un système de nappes tégumentaires varisques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bineta Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série B, Sciences physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relais de cisaillements ductiles transcurrents à l'échelle continentale: exemple de la province de Borborema (NE du Brésil).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain transfer at the continental scale from a transcurrent shear zone to a transpression fold belt: the Patos-Serido system (NE Brazil).</w:t>
+                <w:t xml:space="preserve">Infuence de la paléogéographie du paléozoïque sur les déformations hercyniennes de la Meseta nord-occidentale du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
+              <w:t xml:space="preserve">Géologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551085v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infuence de la paléogéographie du paléozoïque sur les déformations hercyniennes de la Meseta nord-occidentale du Maroc</w:t>
+                <w:t xml:space="preserve">Strain transfer at the continental scale from a transcurrent shear zone to a transpression fold belt: the Patos-Serido system (NE Brazil).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J. Archanjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Ferraz Jardim de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551090v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cisaillement ductile synmétamorphe et déplacement tangentiel vers le SW dans les Rehamna (Maroc hercynien).</w:t>
+                <w:t xml:space="preserve">Découverte de la série basale du Cambrien et de son substratum dans les Rehamna Centraux, haut-fond au Cambrien (Meseta marocaine). Prémices de l'orogenèse hercynienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cornee</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551102v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de la série basale du Cambrien et de son substratum dans les Rehamna Centraux, haut-fond au Cambrien (Meseta marocaine). Prémices de l'orogenèse hercynienne.</w:t>
+                <w:t xml:space="preserve">Cisaillement ductile synmétamorphe et déplacement tangentiel vers le SW dans les Rehamna (Maroc hercynien).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551110v1</w:t>
+                <w:t xml:space="preserve">hal-02551102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations d'épaisseur du Cambrien moyen en Meseta marocaine occidentale: signification géodynamique des données de surface et de subsurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le Cambrien de la région de Casablanca (Maroc): la série de Dar Bou Azza.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11397,51 +11409,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluage en constriction et partitionnement de la déformation au sein d'un système tectonique oblique : le cas du massif tardi-varisque du Tanneron (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11450,106 +11462,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04485666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, strain partitioning and exhumation mechanism during the late stage oblique tectonic evolution of the Variscan Tanneron massif (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11558,507 +11570,507 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04485923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and petrology of the Edolo diabase and implications for the Alpine tectonics in the Southern Alps, from rifting to continental collision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gisella Rebay</w:t>
+                <w:t xml:space="preserve">Thermal event of Upper Triassic age revealed by 40Ar/39Ar dating on the Upper Sebtides metamorphic units (Internal Rif, Morocco): consequence on the timing and the model of the Beni Bousera peridotites emplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588215v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal event of Upper Triassic age revealed by 40Ar/39Ar dating on the Upper Sebtides metamorphic units (Internal Rif, Morocco): consequence on the timing and the model of the Beni Bousera peridotites emplacement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+                <w:t xml:space="preserve">Structure and petrology of the Edolo diabase and implications for the Alpine tectonics in the Southern Alps, from rifting to continental collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulcini Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588998v1</w:t>
+                <w:t xml:space="preserve">hal-03588215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct dating of brittle extensional deformation in the internal zones of the Rif Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France; CNRS; Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and thermo-physical characterizations of a potential geothermal system in Basse-Terre Island (Guadeloupe archipelago, Lesser Antilles).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12117,100 +12129,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Mercier de Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Munschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12242,73 +12254,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12367,73 +12379,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12492,113 +12504,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonometamorphic evolution of the Rehamna massif (Morocco, Variscan belt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Wernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Štípská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12617,504 +12629,504 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Meeting of the Central European Tectonic Groups</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech Geological Survey; Institute of Petrology and Structural Geology; Faculty of Natural Sciences, Charles University, Apr 2015, Kadaň, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Sebtides Neogene exhumation and uplift in Ceuta and Cabo Negro areas (Internal Rif, Northern Morocco): insights from medium- and low-temperature thermochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.182-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01080768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and development of a mantled gneiss dome within a continental wedge: (Sudetes, European Variscan belt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variscan 2012 : Length scales, time scales and relative contribution of Variscan orogenic events to formation of European crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Sassari, Italy. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00805559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'effet du contexte sur les conceptions d'élèves de 11ans sur la géothermie en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Caribbean Geological conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation along transpressive dextral strike slip fault in the Argentera massif (south-western Alps) constrained by structural, metamorphism and low-temperature thermochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brichau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13124,154 +13136,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectono-sedimentary evolution of the late-Carboniferous intramountain basins of the Maures-Tanneron Massif: a key to precise the late-orogenic structural setting of the southeastern European Variscan Belt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04441416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13281,179 +13293,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40Ar/39Ar dating of synkinematic white mica: insights from fluid-rock reaction in low-grade shear zones (Mont Blanc Massif) and constraints on timing of deformation in the NW external Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mancktelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pennacchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wibberley C.A.J., Kurtz W,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The internal structure of fault zones:implications for mechanical and fluid flow properties.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299, Geological Society of London Publication, pp.293 à 315, 2008, Geological Society of London Special Publication n° 299, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP299.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00335641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13463,151 +13475,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13617,114 +13629,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la marge du bassin cambrien et la cinématique hercynienne de la Meseta occidentale du Maroc: Un exemple de l'influence de l'héritage tectono-sédimentaire dans une chaîne intracontinentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tectonique. Université de droit, d'économie et des sciences - Aix-Marseille III, 1988. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01015143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId438"/>
+      <w:footerReference w:type="default" r:id="rId439"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13792,51 +13804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="381ED35E"/>
+    <w:nsid w:val="35DDE8A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14023,51 +14035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-corsini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4886-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033674272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#228;rtner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mueller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105484" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jouhari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Houicha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104610" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Farah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saddiqi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Essaifi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja M Lacinska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Goodenough" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Arabaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.103996" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228800" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Outigua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outhounjite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouhair" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP502-2019-65" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Simonetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Carosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Montomoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petroccia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01898-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouanaimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.05.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX45K0R4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gosso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanoni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I Spalla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/ofioliti.v44i2.467" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverso-Peila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.12.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokop Z&#225;vada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L670.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Racek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1410-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1138-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.2-3.145" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kr&#246;ner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rojas-Agramonte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herwartz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Alexeiev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.12308_25" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNL2Q3PT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Archi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vernhet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.04.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH13MGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2RNXDL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053531v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romagny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azdimousa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GPZW2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalouan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37TZNG9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173478v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lardeaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#225;zaro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Casco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Blanco-Quintero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2014.924037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Petri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Stipska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzypek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010688v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Houicha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003539" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830329v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.21" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Loury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.02.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFDTW814-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00695987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dujardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002951" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bauve" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannerini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schreiber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0106-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682153v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hegner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730866v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jomard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lebourg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP351.2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lardeaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verati" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voitus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balagne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002875" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R799JCG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585854v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00991.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW3CMQ62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klemb" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/09.2010.07" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572840v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2010.00899.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572843v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2010.02" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457220v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crevola" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0397-x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B24WSBQL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simon-Labric" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heymes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00865.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XQSGT3Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Galoyan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26Q7F9MD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417767v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Cox" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.08.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFS1WJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407622v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galoyan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-007-0286-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22S6TGB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407975v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM29M3F6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.3.217" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407979v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XC360S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447074v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.10.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSC34B35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407866v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-045" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407727v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melkonyan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJKPC0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199710v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennacchioni" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001956" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacque Peucat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP9DTQWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407306v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-004-1107-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550996v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551013v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P. Neves" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551023v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551028v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551032v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Archanjo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551056v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551070v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhelil" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maurin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551045v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bineta Diop" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Maurin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551077v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Archanjo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ferraz Jardim de Sa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551090v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551110v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551096v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589435v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799639v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wernert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080768v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805559v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Skrzypek" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539490v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417298v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441416v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefeu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335641v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mancktelow" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.18" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-QC00R1NH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015143v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-corsini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4886-1489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033674272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#228;rtner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mueller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105484" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jouhari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Houicha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104610" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Essaifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja M Lacinska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Goodenough" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Arabaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.103996" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Farah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saddiqi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175777v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228800" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Outigua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outhounjite" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouhair" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP502-2019-65" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Simonetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Carosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Montomoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petroccia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01898-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gosso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I Spalla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/ofioliti.v44i2.467" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouanaimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.05.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX45K0R4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9JFRHWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverso-Peila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.12.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokop Z&#225;vada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L670.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Racek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1410-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.2-3.145" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382802v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1138-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kr&#246;ner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rojas-Agramonte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herwartz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Alexeiev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.12308_25" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNL2Q3PT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Archi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vernhet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.04.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH13MGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2RNXDL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romagny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azdimousa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GPZW2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390102v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalouan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37TZNG9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173478v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lardeaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365660v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#225;zaro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Casco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Blanco-Quintero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2014.924037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Petri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Stipska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzypek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12081" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010688v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Houicha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003539" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.21" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Loury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.02.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFDTW814-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00695987v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dujardin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002951" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796152v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bauve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannerini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schreiber" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0106-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682153v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hegner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jomard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lebourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP351.2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lardeaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verati" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voitus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balagne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002875" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R799JCG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585854v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00991.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW3CMQ62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klemb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/09.2010.07" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572840v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2010.00899.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457220v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crevola" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0397-x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B24WSBQL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572843v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2010.02" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417767v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Cox" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.08.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFS1WJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407622v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galoyan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-007-0286-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22S6TGB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simon-Labric" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heymes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00865.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XQSGT3Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443855v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Galoyan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26Q7F9MD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407975v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM29M3F6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.3.217" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407979v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.04.002" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XC360S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447074v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.10.019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSC34B35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407866v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-045" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407727v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melkonyan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJKPC0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennacchioni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001956" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083665v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacque Peucat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.019" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP9DTQWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407306v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaby" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-004-1107-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550996v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caby" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551013v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P. Neves" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551023v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551028v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551032v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Archanjo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551056v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551070v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhelil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maurin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551045v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bineta Diop" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Maurin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551077v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551090v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551085v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Archanjo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ferraz Jardim de Sa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551110v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551102v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muller" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551096v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551119v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589435v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799639v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934705v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wernert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080768v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805559v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Skrzypek" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539490v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417298v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441416v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefeu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335641v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mancktelow" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.18" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-QC00R1NH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015143v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>