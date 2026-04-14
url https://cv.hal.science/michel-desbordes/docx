--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -554,248 +554,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If there is no football, then we have nothing to discuss': a phenomenological study on football fandom and COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Does Digitalization Accelerate the Winner-Takes-All Effect in the Sports Industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fateme Zare</w:t>
+                <w:t xml:space="preserve">Mickaël Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabor Geczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijsmm.2023.10057398⟩</w:t>
+              <w:t xml:space="preserve">Physical Culture and Sport. Studies and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/pcssr-2023-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312205v1</w:t>
+                <w:t xml:space="preserve">hal-04342843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Digitalization Accelerate the Winner-Takes-All Effect in the Sports Industry?</w:t>
+                <w:t xml:space="preserve">If there is no football, then we have nothing to discuss': a phenomenological study on football fandom and COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Terrien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Desbordes</w:t>
+                <w:t xml:space="preserve">Gabor Geczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Culture and Sport. Studies and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101 (1), pp.17-24. </w:t>
+              <w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.373-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/pcssr-2023-0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijsmm.2023.10057398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342843v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability in Sport: Sport, Part of the Problem … and of the Solution</w:t>
               </w:r>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Geczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1093,51 +1093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 Sport Transformation: New Challenges and New Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateme Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1223,51 +1223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Geczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Testnevelés, Sport, Tudomány</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1-2), pp.44-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1399,840 +1399,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social impact of participative sporting events: a cluster analysis of marathon participants based on perceived benefits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Djaballah</w:t>
+                <w:t xml:space="preserve">Esports extension of a football brand: stakeholder co-creation in action?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bertschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Mühlbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (2), pp.335-353. </w:t>
+              <w:t xml:space="preserve">European Sport Management Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.47-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17430437.2019.1673371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16184742.2019.1689281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550843v1</w:t>
+                <w:t xml:space="preserve">hal-04342951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esports extension of a football brand: stakeholder co-creation in action?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans Mühlbacher</w:t>
+                <w:t xml:space="preserve">Changes in Stadium Sports Spectators Customer Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Geczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sport Management Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.47-68. </w:t>
+              <w:t xml:space="preserve">Testnevelés, Sport, Tudomány</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3-4), pp.65-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16184742.2019.1689281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21846/TST.2019.3-4.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342951v1</w:t>
+                <w:t xml:space="preserve">hal-04320925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Stadium Sports Spectators Customer Experiences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Glebova</w:t>
+                <w:t xml:space="preserve">Esports extension of a football brand: stakeholder co-creation in action?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bertschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Mühlbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabor Geczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testnevelés, Sport, Tudomány</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21846/TST.2019.3-4.6⟩</w:t>
+              <w:t xml:space="preserve">European Sport Management Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.47-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16184742.2019.1689281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320925v1</w:t>
+                <w:t xml:space="preserve">hal-04296380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esports extension of a football brand: stakeholder co-creation in action?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans Mühlbacher</w:t>
+                <w:t xml:space="preserve">The social impact of participative sporting events: a cluster analysis of marathon participants based on perceived benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Djaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sport Management Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16184742.2019.1689281⟩</w:t>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (2), pp.335-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2019.1673371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296380v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expected social impact of the Winter Olympic Games and the attitudes of non-host residents toward bidding: The Beijing 2022 bid case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Hautbois</w:t>
+                <w:t xml:space="preserve">Developmental processes and motivations for linkages in cross-sectoral sport clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Babiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongfeng Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Marketing and Sponsorship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJSMS-11-2017-099⟩</w:t>
+              <w:t xml:space="preserve">Sport Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (2), pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smr.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550834v1</w:t>
+                <w:t xml:space="preserve">hal-01666875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental processes and motivations for linkages in cross-sectoral sport clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The role of interorganizational citizenship behaviors in the innovation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Management Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.55-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01666875v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of interorganizational citizenship behaviors in the innovation process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoff Dickson</w:t>
+                <w:t xml:space="preserve">The expected social impact of the Winter Olympic Games and the attitudes of non-host residents toward bidding: The Beijing 2022 bid case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hautbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Gates</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongfeng Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Marketing and Sponsorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJSMS-11-2017-099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541618v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sport cluster model: the Ocean Racing Cluster in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Sport Management Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (3), pp.343-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3281,226 +3281,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing international du sport : digital, e-sport et pays émergents</w:t>
+                <w:t xml:space="preserve">Economie du sport en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">De Boeck supérieur, 240p., 2022, 978-2-8073-3909-5</w:t>
+              <w:t xml:space="preserve">Economica. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326383v1</w:t>
+                <w:t xml:space="preserve">hal-04342893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie du sport en Afrique</w:t>
+                <w:t xml:space="preserve">Économie du sport en Afrique : réalités, défis, opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economica. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Economica, 447 p., 2022, 978-2-7178-7212-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economica</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04342893v1</w:t>
+                <w:t xml:space="preserve">hal-04321550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie du sport en Afrique : réalités, défis, opportunités</w:t>
+                <w:t xml:space="preserve">Marketing international du sport : digital, e-sport et pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economica, 447 p., 2022, 978-2-7178-7212-5</w:t>
+              <w:t xml:space="preserve">De Boeck supérieur, 240p., 2022, 978-2-8073-3909-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321550v1</w:t>
+                <w:t xml:space="preserve">hal-04326383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management du sport 3.0 : spectacle, fan experience, digital</w:t>
               </w:r>
@@ -3513,69 +3513,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hautbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economica. , 2020</w:t>
+              <w:t xml:space="preserve">Economica, 463 p., 2020, 978-2-7178-7138-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342939v1</w:t>
+                <w:t xml:space="preserve">hal-04326355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management du sport 3.0 : spectacle, fan experience, digital</w:t>
               </w:r>
@@ -3588,570 +3588,570 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hautbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economica, 463 p., 2020, 978-2-7178-7138-8</w:t>
+              <w:t xml:space="preserve">Economica. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326355v1</w:t>
+                <w:t xml:space="preserve">hal-04342939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global sport economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management global du sport: marketing, gouvernance, industrie et distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aymar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hautbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9780367729004</w:t>
+              <w:t xml:space="preserve">Amphora, 429 p., 2019, 978-275-760-384-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342916v1</w:t>
+                <w:t xml:space="preserve">hal-04321428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management global du sport: marketing, gouvernance, industrie et distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Aymar</w:t>
+                <w:t xml:space="preserve">Routledge handbook of football marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Amphora, 429 p., 2019, 978-275-760-384-0</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lorgnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 9780367886073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321428v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge handbook of football marketing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Global Sport Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aymar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 338 p., 2019, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lorgnier</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4324/9780429055034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342968v1</w:t>
+                <w:t xml:space="preserve">hal-04321663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Global Sport Economy</w:t>
+                <w:t xml:space="preserve">International Sport Marketing : Issues and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...27 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780429055034⟩</w:t>
+                <w:t xml:space="preserve">André Richelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 232 p., 2019, 9780429055089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429055089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321663v1</w:t>
+                <w:t xml:space="preserve">hal-04321708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Sport Marketing : Issues and Practice</w:t>
+                <w:t xml:space="preserve">The global sport economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aymar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9780367729004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Richelieu</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04321708v1</w:t>
+                <w:t xml:space="preserve">hal-04342916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing du sport : Une vision internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Richelieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 222 p., 2018, 978-2-8073-0946-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
@@ -4200,51 +4200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Sport Marketing: Contemporary Issues and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Richelieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2012, 978-0-415-50720-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780203126462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4404,90 +4404,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport tourism in times of the VUCA world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateme Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Book</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Geczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Trends and Issues in Global Tourism Supply and Demand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.459-468, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4961,191 +4961,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie des équipementiers des clubs de football et internationalisation</w:t>
+                <w:t xml:space="preserve">L’implantation et le management des enceintes sportives dans une logique néo-marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Desbordes; André Richelieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing du sport : une vision internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck supérieur, pp.97-142, 2018, 978-2-8073-0946-3. </w:t>
+              <w:t xml:space="preserve">, De Boeck supérieur, pp.163-202, 2018, 978-2-8073-0946-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.desbo.2018.01.0097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.desbo.2018.01.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327591v1</w:t>
+                <w:t xml:space="preserve">hal-04327609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’implantation et le management des enceintes sportives dans une logique néo-marketing</w:t>
+                <w:t xml:space="preserve">Stratégie des équipementiers des clubs de football et internationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Desbordes; André Richelieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing du sport : une vision internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck supérieur, pp.163-202, 2018, 978-2-8073-0946-3. </w:t>
+              <w:t xml:space="preserve">, De Boeck supérieur, pp.97-142, 2018, 978-2-8073-0946-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.desbo.2018.01.0163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.desbo.2018.01.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327609v1</w:t>
+                <w:t xml:space="preserve">hal-04327591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image(s) et valeur(s) de l'Olympisme: Quelle(s) réalité(s)?</w:t>
               </w:r>
@@ -5451,739 +5451,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport events and the Covid crisis : a management in a new uncertain environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration outcomes of co-hosting under various event governance structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Mukanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual Eurasian Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM Lyon, Dec 2021, Online, China</w:t>
+              <w:t xml:space="preserve">29th European Sport Management Conference. EASM 2021 Festival of Sport Management Research and Practice. Book of Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASM, May 2021, Innbruck (digitally), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311732v1</w:t>
+                <w:t xml:space="preserve">hal-05097589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer sa marque en Chine dans le secteur des Sports</w:t>
+                <w:t xml:space="preserve">Sport marketing overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Business Insights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neoma Confusius Institute for Business, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">1st Iranian scientific congress on sport management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311711v1</w:t>
+                <w:t xml:space="preserve">hal-04311643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport marketing overview</w:t>
+                <w:t xml:space="preserve">Sport events and the Covid crisis : a management in a new uncertain environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Iranian scientific congress on sport management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">International symposium of the NCSSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311643v1</w:t>
+                <w:t xml:space="preserve">hal-04311724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration outcomes of co-hosting under various event governance structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sport events and the Covid crisis : a management in a new uncertain environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Sport Management Conference. EASM 2021 Festival of Sport Management Research and Practice. Book of Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASM, May 2021, Innbruck (digitally), Austria</w:t>
+              <w:t xml:space="preserve">2nd annual Eurasian Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Lyon, Dec 2021, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097589v1</w:t>
+                <w:t xml:space="preserve">hal-04311732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport events and the Covid crisis : a management in a new uncertain environment</w:t>
+                <w:t xml:space="preserve">Développer sa marque en Chine dans le secteur des Sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium of the NCSSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, China</w:t>
+              <w:t xml:space="preserve">China Business Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neoma Confusius Institute for Business, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311724v1</w:t>
+                <w:t xml:space="preserve">hal-04311711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Enhanced Sports Spectators Customer Experiences: Towards Measuring and Identifying Impact of Mobile Apps on Muay Thai Sports Spectators Customer Experiences in Thailand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Glebova</w:t>
+                <w:t xml:space="preserve">Towards a new typology of sport events considering the polycentric approach context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Mukanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hautbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: Information and Communication Technologies in Organizations and Society, ICTO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Sport Business Symposium 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311536v1</w:t>
+                <w:t xml:space="preserve">hal-04311688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new typology of sport events considering the polycentric approach context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina Mukanova</w:t>
+                <w:t xml:space="preserve">Technology Enhanced Sports Spectators Customer Experiences: Towards Measuring and Identifying Impact of Mobile Apps on Muay Thai Sports Spectators Customer Experiences in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Hautbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Sport Business Symposium 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Conference: Information and Communication Technologies in Organizations and Society, ICTO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311688v1</w:t>
+                <w:t xml:space="preserve">hal-04311536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycentric approach to hosting the Olympic Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizaveta Zhuk</w:t>
+                <w:t xml:space="preserve">The “Clockwork” Model for Deployment Technologies in Sports Spectacle Customer Experiences: Holistic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Sport Business Symposium 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">EASM 2020 28th European Association for Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311655v1</w:t>
+                <w:t xml:space="preserve">hal-04311495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Clockwork” Model for Deployment Technologies in Sports Spectacle Customer Experiences: Holistic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Glebova</w:t>
+                <w:t xml:space="preserve">Polycentric approach to hosting the Olympic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Zhuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASM 2020 28th European Association for Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">10th International Sport Business Symposium 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311495v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies Usage Optimisation in Sport Spectators Customer Experiences</w:t>
               </w:r>
@@ -6251,90 +6251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOUQUETS ARE AS USEFUL AS BRICKBATS: THE INFLUENCE OF INTERORGANIZATIONAL CITIZENSHIP BEHAVIORS ON THE INNOVATION PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management conference 2016: Manageable Cooperation?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6359,64 +6359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport industry cluster – testing the sport value framework on the meso-level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6549,77 +6549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interorganizational Citizenship Behavior in Sport Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North Amercian Society for Sport Management Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6638,463 +6638,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olympism – Olympic Games: Brand Image &amp; Values</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chanavat</w:t>
+                <w:t xml:space="preserve">Sport clusters as self-sustaining systems – members, relationships, behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Association of Sport Management Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473205v1</w:t>
+                <w:t xml:space="preserve">hal-01081122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amour du cheval : étude exploratoire sur les comportements des consommateurs de compétitions équestres</w:t>
+                <w:t xml:space="preserve">Exploratory study of French spectators behavior: horse love and attachment on equestrian events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Clinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15st "Association des Chercheurs en Activités Physiques et Sportives" International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Association of Sport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473307v1</w:t>
+                <w:t xml:space="preserve">hal-04473080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of French spectators behavior: horse love and attachment on equestrian events</w:t>
+                <w:t xml:space="preserve">L’amour du cheval : étude exploratoire sur les comportements des consommateurs de compétitions équestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Clinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Sport Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">15st "Association des Chercheurs en Activités Physiques et Sportives" International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473080v1</w:t>
+                <w:t xml:space="preserve">hal-04473307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport clusters as self-sustaining systems – members, relationships, behaviours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Gerke</w:t>
+                <w:t xml:space="preserve">Olympism – Olympic Games: Brand Image &amp; Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Le Clinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Sport Management Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ISC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081122v1</w:t>
+                <w:t xml:space="preserve">hal-04473205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship of interorganisational citizenship behaviours and product innovation: a study of two French sport clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Sport Management Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Aarlborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7119,77 +7119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a model of Citizenship Behaviour and Innovation - a study of sport clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Acacemy of Management Annual Conference and Doctoral Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7214,77 +7214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward A Model of Interorganisational Citizenship Behavior and Innovation: A Study of Sport Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 North American Society for Sport Management Conference (NASSM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Seattle, Washington, United States. pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7309,77 +7309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between inter-organisational citizenship behaviour and innovation within sport clusters - a cross-cultural approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Asia Management Studies Association (EAMSA) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7573,51 +7573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Walliser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6hsfwepgs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Glebova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Su" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1605138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czegledi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc14020023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mukanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hautbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/152599524X17067412396237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Zare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Geczi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsmm.2023.10057398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Terrien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2023-0021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151511820" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertschy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2021.1959628" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.805043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor G&#233;czi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2022-0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21846/tst.2020.1-2.4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Djaballah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2019.1694006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673371" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2019.1689281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21846/TST.2019.3-4.6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfeng Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-11-2017-099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Babiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Dickson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.05.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX5S0DR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gates" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01139821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2015.1019535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2014.1000353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.040255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaballah Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2010.032552" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Basu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Sarkar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7010-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/economie-du-sport-en-afrique-c2x36872287" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aymar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Global-Sport-Economy-Contemporary-Issues/Desbordes-Aymar-Hautbois/p/book/9780367729004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorgnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Richelieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/marketing-du-sport--9782807309463.htm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203126462" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Book" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003260790-45" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23912/9781915097088-4973" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783473960.00012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.ezproxy.universite-paris-saclay.fr/10.4324/9780429055089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055034-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338315v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01.0097" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01.0163" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315265490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097589v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Zhuk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337013v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081124v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Walliser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6hsfwepgs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Glebova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Su" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1605138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czegledi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc14020023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mukanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hautbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/152599524X17067412396237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Terrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2023-0021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Zare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Geczi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsmm.2023.10057398" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151511820" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertschy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2021.1959628" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.805043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor G&#233;czi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2022-0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21846/tst.2020.1-2.4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Djaballah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2019.1694006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2019.1689281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21846/TST.2019.3-4.6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Babiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Dickson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX5S0DR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gates" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfeng Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-11-2017-099" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01139821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2015.1019535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2014.1000353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.040255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaballah Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2010.032552" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Basu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Sarkar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7010-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/economie-du-sport-en-afrique-c2x36872287" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aymar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorgnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Richelieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Global-Sport-Economy-Contemporary-Issues/Desbordes-Aymar-Hautbois/p/book/9780367729004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/marketing-du-sport--9782807309463.htm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203126462" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Book" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003260790-45" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23912/9781915097088-4973" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783473960.00012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.ezproxy.universite-paris-saclay.fr/10.4324/9780429055089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055034-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338315v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01.0163" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01.0097" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315265490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311536v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Zhuk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337013v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081124v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>