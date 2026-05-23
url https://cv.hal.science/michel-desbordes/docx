--- v1 (2026-04-14)
+++ v2 (2026-05-23)
@@ -5451,191 +5451,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration outcomes of co-hosting under various event governance structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sport marketing overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Sport Management Conference. EASM 2021 Festival of Sport Management Research and Practice. Book of Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASM, May 2021, Innbruck (digitally), Austria</w:t>
+              <w:t xml:space="preserve">1st Iranian scientific congress on sport management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097589v1</w:t>
+                <w:t xml:space="preserve">hal-04311643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport marketing overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration outcomes of co-hosting under various event governance structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Mukanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Iranian scientific congress on sport management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">29th European Sport Management Conference. EASM 2021 Festival of Sport Management Research and Practice. Book of Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASM, May 2021, Innbruck (digitally), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311643v1</w:t>
+                <w:t xml:space="preserve">hal-05097589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport events and the Covid crisis : a management in a new uncertain environment</w:t>
               </w:r>
@@ -5684,342 +5684,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport events and the Covid crisis : a management in a new uncertain environment</w:t>
+                <w:t xml:space="preserve">Développer sa marque en Chine dans le secteur des Sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual Eurasian Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM Lyon, Dec 2021, Online, China</w:t>
+              <w:t xml:space="preserve">China Business Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neoma Confusius Institute for Business, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311732v1</w:t>
+                <w:t xml:space="preserve">hal-04311711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer sa marque en Chine dans le secteur des Sports</w:t>
+                <w:t xml:space="preserve">Sport events and the Covid crisis : a management in a new uncertain environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Business Insights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neoma Confusius Institute for Business, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">2nd annual Eurasian Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Lyon, Dec 2021, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311711v1</w:t>
+                <w:t xml:space="preserve">hal-04311732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new typology of sport events considering the polycentric approach context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina Mukanova</w:t>
+                <w:t xml:space="preserve">Technology Enhanced Sports Spectators Customer Experiences: Towards Measuring and Identifying Impact of Mobile Apps on Muay Thai Sports Spectators Customer Experiences in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Glebova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Hautbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Sport Business Symposium 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Conference: Information and Communication Technologies in Organizations and Society, ICTO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311688v1</w:t>
+                <w:t xml:space="preserve">hal-04311536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Enhanced Sports Spectators Customer Experiences: Towards Measuring and Identifying Impact of Mobile Apps on Muay Thai Sports Spectators Customer Experiences in Thailand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Glebova</w:t>
+                <w:t xml:space="preserve">Towards a new typology of sport events considering the polycentric approach context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Mukanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hautbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: Information and Communication Technologies in Organizations and Society, ICTO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Sport Business Symposium 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311536v1</w:t>
+                <w:t xml:space="preserve">hal-04311688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Clockwork” Model for Deployment Technologies in Sports Spectacle Customer Experiences: Holistic Approach</w:t>
               </w:r>
@@ -6638,312 +6638,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport clusters as self-sustaining systems – members, relationships, behaviours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Gerke</w:t>
+                <w:t xml:space="preserve">Exploratory study of French spectators behavior: horse love and attachment on equestrian events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Le Clinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Sport Management Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">European Association of Sport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081122v1</w:t>
+                <w:t xml:space="preserve">hal-04473080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of French spectators behavior: horse love and attachment on equestrian events</w:t>
+                <w:t xml:space="preserve">L’amour du cheval : étude exploratoire sur les comportements des consommateurs de compétitions équestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Clinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Sport Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">15st "Association des Chercheurs en Activités Physiques et Sportives" International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473080v1</w:t>
+                <w:t xml:space="preserve">hal-04473307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amour du cheval : étude exploratoire sur les comportements des consommateurs de compétitions équestres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chanavat</w:t>
+                <w:t xml:space="preserve">Sport clusters as self-sustaining systems – members, relationships, behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15st "Association des Chercheurs en Activités Physiques et Sportives" International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Association of Sport Management Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473307v1</w:t>
+                <w:t xml:space="preserve">hal-01081122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympism – Olympic Games: Brand Image &amp; Values</w:t>
               </w:r>
@@ -7573,51 +7573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Walliser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6hsfwepgs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Glebova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Su" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1605138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czegledi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc14020023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mukanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hautbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/152599524X17067412396237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Terrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2023-0021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Zare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Geczi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsmm.2023.10057398" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151511820" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertschy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2021.1959628" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.805043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor G&#233;czi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2022-0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21846/tst.2020.1-2.4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Djaballah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2019.1694006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2019.1689281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21846/TST.2019.3-4.6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Babiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Dickson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX5S0DR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gates" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfeng Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-11-2017-099" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01139821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2015.1019535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2014.1000353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.040255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaballah Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2010.032552" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Basu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Sarkar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7010-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/economie-du-sport-en-afrique-c2x36872287" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aymar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorgnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Richelieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Global-Sport-Economy-Contemporary-Issues/Desbordes-Aymar-Hautbois/p/book/9780367729004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/marketing-du-sport--9782807309463.htm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203126462" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Book" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003260790-45" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23912/9781915097088-4973" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783473960.00012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.ezproxy.universite-paris-saclay.fr/10.4324/9780429055089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055034-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338315v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01.0163" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01.0097" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315265490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311536v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Zhuk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337013v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081124v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05373340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Walliser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6hsfwepgs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Glebova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Su" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1605138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czegledi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc14020023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mukanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hautbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/152599524X17067412396237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Terrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2023-0021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Zare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Geczi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsmm.2023.10057398" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151511820" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans M&#252;hlbacher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertschy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2021.1959628" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.805043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor G&#233;czi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2022-0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21846/tst.2020.1-2.4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Djaballah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2019.1694006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2019.1689281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21846/TST.2019.3-4.6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Babiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Dickson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX5S0DR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gates" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfeng Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-11-2017-099" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01139821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2015.1019535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2014.1000353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2011.040255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaballah Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2010.032552" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Basu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Sarkar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7010-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/economie-du-sport-en-afrique-c2x36872287" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aymar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorgnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Richelieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Global-Sport-Economy-Contemporary-Issues/Desbordes-Aymar-Hautbois/p/book/9780367729004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/marketing-du-sport--9782807309463.htm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203126462" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Book" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003260790-45" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23912/9781915097088-4973" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783473960.00012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.ezproxy.universite-paris-saclay.fr/10.4324/9780429055089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055034-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338315v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055089-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01.0163" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.desbo.2018.01.0097" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315265490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311643v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311732v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Zhuk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337013v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081124v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>