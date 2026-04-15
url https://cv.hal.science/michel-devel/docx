--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -227,304 +227,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of optical properties of two carbonaceous nanoparticles upon their coalescence: Computations at the atomistic level</w:t>
+                <w:t xml:space="preserve">Active magneto-mechanical metamaterial with the wave transmission and Poisson’s ratio controlled via the magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brosseau-Habert</w:t>
+                <w:t xml:space="preserve">K.K. Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Miradji</w:t>
+                <w:t xml:space="preserve">J.A. Iglesias Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 595, pp.118784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216051v1</w:t>
+                <w:t xml:space="preserve">hal-05242569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active magneto-mechanical metamaterial with the wave transmission and Poisson’s ratio controlled via the magnetic field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes of optical properties of two carbonaceous nanoparticles upon their coalescence: Computations at the atomistic level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Iglesias Martínez</w:t>
+                <w:t xml:space="preserve">N. Brosseau-Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
+                <w:t xml:space="preserve">F. Miradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kadic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Devel</w:t>
+                <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 595, pp.118784. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 346, pp.109592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242569v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reverse-DADI method: Computation of frequency-dependent atomic polarizabilities for carbon and hydrogen atoms in hydrocarbon structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -649,51 +649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiru Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 900 (2), pp.188. </w:t>
@@ -744,64 +744,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculations of the mass absorption cross sections for carbonaceous nanoparticles modeling soot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. García Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 164, pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -933,347 +933,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume Dependence in Handel's Model of Quartz Crystal Resonator Noise</w:t>
+                <w:t xml:space="preserve">Correlation between structural and optical properties of WO3 thin films sputter deposited by glancing angle deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+                <w:t xml:space="preserve">Cédric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Imbaud</w:t>
+                <w:t xml:space="preserve">Julien Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cibiel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60, pp.1971 - 1977. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 534, pp.275 - 281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877311v1</w:t>
+                <w:t xml:space="preserve">hal-00875712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between structural and optical properties of WO3 thin films sputter deposited by glancing angle deposition</w:t>
+                <w:t xml:space="preserve">Volume Dependence in Handel's Model of Quartz Crystal Resonator Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Charles</w:t>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Devel</w:t>
+                <w:t xml:space="preserve">Santunu Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ollitrault</w:t>
+                <w:t xml:space="preserve">Joël Imbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Billard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Cibiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 534, pp.275 - 281. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.1971 - 1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875712v1</w:t>
+                <w:t xml:space="preserve">hal-00877311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Properties of WO3 Thin Films Modeled by Finite-Difference Time-Domain and Fabricated by Glancing Angle Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.9125-9130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1674,51 +1674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate Twist Rate of Carbon Nanotubes at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dulmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1899,51 +1899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry dependent nonlinear decrease of the effective Young's modulus of single-walled carbon nanotubes submitted to large tensile loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dulmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Vanacharla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 110, pp.1615-1627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3006,51 +3006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3508,277 +3508,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00015808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling violations of the proton structure function $F_2$ at small $\chi$</w:t>
+                <w:t xml:space="preserve">Inclusive charged particle cross sections in photoproduction at Hera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bassler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 321, pp.161-167</w:t>
+              <w:t xml:space="preserve">, 1994, 328, pp.176-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00015806v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive charged particle cross sections in photoproduction at Hera</w:t>
+                <w:t xml:space="preserve">Scaling violations of the proton structure function $F_2$ at small $\chi$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 328, pp.176-186</w:t>
+              <w:t xml:space="preserve">, 1994, 321, pp.161-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007802v1</w:t>
+                <w:t xml:space="preserve">in2p3-00015806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy flow and charged particle spectra in deep inelastic scattering at Hera</w:t>
               </w:r>
@@ -4133,51 +4133,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00015737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for leptoquarks leptogluons and excited leptons in H1 at Hera</w:t>
+                <w:t xml:space="preserve">Measurement of the proton structure function $f_2(\chi,q^2)$ in the low-$\chi$ region at Hera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrieu</w:t>
@@ -4216,93 +4216,93 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 396, pp.3-23</w:t>
+              <w:t xml:space="preserve">, 1993, 407, pp.515-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00015725v1</w:t>
+                <w:t xml:space="preserve">in2p3-00015726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive jet cross sections in photoproduction at Hera</w:t>
+                <w:t xml:space="preserve">A search for leptoquarks leptogluons and excited leptons in H1 at Hera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrieu</w:t>
@@ -4337,97 +4337,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 314, pp.436-444</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 396, pp.3-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00015722v1</w:t>
+                <w:t xml:space="preserve">in2p3-00015725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the proton structure function $f_2(\chi,q^2)$ in the low-$\chi$ region at Hera</w:t>
+                <w:t xml:space="preserve">Measurement of inclusive jet cross sections in photoproduction at Hera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrieu</w:t>
@@ -4462,73 +4462,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 407, pp.515-435</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 314, pp.436-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00015726v1</w:t>
+                <w:t xml:space="preserve">in2p3-00015722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of deep inelastic scattering at low x</w:t>
               </w:r>
@@ -4758,277 +4758,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00015736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the hadronic final state in deep inelastic scattering at Hera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The H1 liquid argon calorimeter system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Bernardi</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bederede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 298, pp.469-478</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 336, pp.460-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00015727v1</w:t>
+                <w:t xml:space="preserve">in2p3-00015735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H1 liquid argon calorimeter system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the hadronic final state in deep inelastic scattering at Hera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Bernard</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 336, pp.460-498</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 298, pp.469-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00015735v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00015727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from pion calibration runs for the H1 liquid argon calorimeter and comparison with simulations</w:t>
               </w:r>
@@ -5112,85 +5112,73 @@
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 336, pp.499-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0168-9002(93)91258-O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00015730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard scattering in $\gamma$p interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5249,51 +5237,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 297, pp.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00015601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5303,1333 +5291,1333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DADI model: Computation of the mass absorption cross section of two coalesced soot nanoparticles from atomistic information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosseau-Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faoulat Miradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bremen Workshop on Light Scattering 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Brême, Germany. pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results concerning the flexoelectricity of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Lecoutre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Najib Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hirsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preliminary results concerning the flexoelectricity of carbon nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up multiscale approach for the optical characterization of carbonaceous nanoparticles in atmospheric soot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quartz crystal resonator noise and fluctuation-dissipation theorem considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cibiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ième journée de la matière condensée (JMC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Frequency Control Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Baltimore, United States. pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796574v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up multiscale approach for the optical characterization of carbonaceous nanoparticles in atmospheric soot - 13èmes journée de la matière condense (JMC13)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical considerations about the intrinsic limits for low frequency noise in quartz crystal resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cibiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bottom-up multiscale approach for the optical characterization of carbonaceous nanoparticles in atmospheric soot</w:t>
+              <w:t xml:space="preserve">13ième journée de la matière condensée (JMC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847382v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartz crystal resonator noise and fluctuation-dissipation theorem considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bottom-up multiscale approach for the optical characterization of carbonaceous nanoparticles in atmospheric soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Frequency Control Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Baltimore, United States. pp.425</w:t>
+              <w:t xml:space="preserve">13ième journée de la matière condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796517v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical considerations about the intrinsic limits for low frequency noise in quartz crystal resonators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom-up multiscale approach for the optical characterization of carbonaceous nanoparticles in atmospheric soot - 13èmes journée de la matière condense (JMC13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ième journée de la matière condensée (JMC13)</w:t>
+              <w:t xml:space="preserve">Bottom-up multiscale approach for the optical characterization of carbonaceous nanoparticles in atmospheric soot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796570v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Multiscale Formulation for the Electromechanical Behavior of Nanomaterials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optical behaviors of oriented zigzag columnar tungsten oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th MIT Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Surfaces, Coatings and Nano-structured Materials - NANOSMAT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796540v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations on acoustic resonator phase noise modeling and recent short-term stability experimental results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Multiscale Formulation for the Electromechanical Behavior of Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Park H.S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Conference of the 65th IEEE International Frequency Control Symposium/25th European Frequency and Time Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Minneapolis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660598v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical behaviors of oriented zigzag columnar tungsten oxide thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Multiscale Formulation for the Electromechanical Behavior of Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Surfaces, Coatings and Nano-structured Materials - NANOSMAT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">6th MIT Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796558v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Formulation for the Electromechanical Behavior of Nanomaterials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Some considerations on acoustic resonator phase noise modeling and recent short-term stability experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th US National Congress on Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Joint Conference of the 65th IEEE International Frequency Control Symposium/25th European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Francisco, United States. pp.178-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2011.5977810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796531v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical identification of carbonaceous nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approche &amp;quot;bottom-up&amp;quot; pour l'identification optique de nanoparticules carbonées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoteC'11 - Carbon Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, NANTES, France</w:t>
+              <w:t xml:space="preserve">journées " réponse optique des particules carbonées "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796560v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche &amp;quot;bottom-up&amp;quot; pour l'identification optique de nanoparticules carbonées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optical identification of carbonaceous nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées " réponse optique des particules carbonées "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">NanoteC'11 - Carbon Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796548v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Multiscale Formulation for the Electromechanical Behavior of Surface-Dominated Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical identification of carbonaceous nanoparticles NanoteC11 Carbon, Nanoscience, and Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6671,513 +6659,513 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical identification of carbonaceous nanoparticles NanoteC11 Carbon, Nanoscience, and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Multiscale Formulation for the Electromechanical Behavior of Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Park H.S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Conference of the Society of Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Evanston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the Volatile Enrichments in HD189733b from Internal Structure Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lunine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Zahnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Pasadena CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic properties of carbon nanotubes and carbon nanotube devices using scanning force techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom-up approach to study dielectric properties of carbon soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Vanacharla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2009, Symposium K : Nanotubes and Related Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française d'Astronomie et d'Astrophysique (SF2A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575705v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up approach to study dielectric properties of carbon soot</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrostatic properties of carbon nanotubes and carbon nanotube devices using scanning force techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Zdrojek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française d'Astronomie et d'Astrophysique (SF2A)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2009, Symposium K : Nanotubes and Related Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794377v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées SF2A (Société Française d'Astronomie et d'Astrophysique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7219,423 +7207,423 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bottom-up approach to study dielectric properties of carbon soot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence annuelle du Groupe Français d'Etude des Carbones</w:t>
+                <w:t xml:space="preserve">International Conference on Computational Methods in Science and Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Vanacharla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etude des propriétés de diffusion optique d'agrégats fractals de suies carbonées définies de manière atomistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Chambon-sur-Lac, France</w:t>
+              <w:t xml:space="preserve">Theoretical study of the dielectric properties of carbon soot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hersonissos, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497037v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Conference on Computational Methods in Science and Engineering</w:t>
+                <w:t xml:space="preserve">A theoretical study of dielectric properties of carbon soot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Vanacharla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical study of the dielectric properties of carbon soot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Hersonissos, Crete, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Methods in Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497024v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of dielectric properties of carbon soot</w:t>
+                <w:t xml:space="preserve">Conférence annuelle du Groupe Français d'Etude des Carbones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moulin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.R. Vanacharla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods in Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Etude des propriétés de diffusion optique d'agrégats fractals de suies carbonées définies de manière atomistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Chambon-sur-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503820v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11th Electromagnetic and Light Scattering Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7690,73 +7678,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bottom-up approach to study dielectric properties of carbon soot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, The University of Hertfordshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence : GDRE Nano-E topical meeting on optical properties of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7785,51 +7773,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light diffusion by carbon nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7839,51 +7827,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse DADI method: a tool for computing dynamic atomic polarizabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosseau-Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7892,98 +7880,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faoulat Miradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière du GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8051,51 +8039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB1AC86D"/>
+    <w:nsid w:val="5B438548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8282,51 +8270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-devel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8785-6896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086253883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5677-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosseau-Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miradji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109592" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Dudek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118784" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faoulat Miradji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosseau-Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109194" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hanine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisen Meng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiru Lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abab06" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04169426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.05.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santunu Ghosh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Imbaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2782" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollitrault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.03.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6761" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold S. Park" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.04.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHZQ8SH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dulmet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.12.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Vanacharla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225412" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dulmet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stuart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830802205640" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.03.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL4PFZ05-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Zdrojek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.085425" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZNQSKP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Song" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.205414" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.195434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906289" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.165401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1808120" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ahmed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)00893-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXCM3R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)00894-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RSC9CRV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besancon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bassler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007802v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015738v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015726v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bederede" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)91258-O" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45R9563-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015601v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063224v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lecoutre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Kacem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Park" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sthal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imbaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salzenstein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977810" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796558v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollitrault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Park H.S" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654852v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794377v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Langlet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503820v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497153v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-devel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8785-6896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086253883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5677-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Dudek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosseau-Habert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miradji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109592" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faoulat Miradji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosseau-Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109194" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hanine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisen Meng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiru Lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abab06" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04169426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.05.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollitrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.03.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santunu Ghosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Imbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6761" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold S. Park" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.04.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHZQ8SH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dulmet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.12.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Vanacharla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225412" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dulmet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stuart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830802205640" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.03.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL4PFZ05-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Zdrojek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.085425" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZNQSKP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Song" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.205414" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.195434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906289" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.165401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1808120" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ahmed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)00893-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXCM3R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)00894-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RSC9CRV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besancon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bassler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015806v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015738v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015725v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bederede" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)91258-O" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lecoutre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Kacem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796574v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollitrault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Park H.S" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796540v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Park" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sthal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salzenstein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977810" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Langlet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575705v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497024v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497037v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497014v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>