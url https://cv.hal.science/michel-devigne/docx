--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -998,191 +998,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02881545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial organization formalizing practices: Entrepreneurship as organization-creation and the ‘routinization of charisma’</w:t>
+                <w:t xml:space="preserve">Formal Organization and Routinization of Charisma: Organization-Creation by Entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Entrepreneurship-as-Practice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881329v1</w:t>
+                <w:t xml:space="preserve">hal-02881337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Organization and Routinization of Charisma: Organization-Creation by Entrepreneurs</w:t>
+                <w:t xml:space="preserve">Entrepreneurial organization formalizing practices: Entrepreneurship as organization-creation and the ‘routinization of charisma’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th Entrepreneurship-as-Practice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881337v1</w:t>
+                <w:t xml:space="preserve">hal-02881329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurship as organization-creation. What sense do entrepreneurs make of their bureaucratization practices?</w:t>
               </w:r>
@@ -2931,51 +2931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E1AA056"/>
+    <w:nsid w:val="BFC4CAF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3162,51 +3162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-devigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6188-5100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179229923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01709993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Champenois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Puyou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01398988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.141.0063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.133.0145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.099.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Minguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1342" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02441119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02432193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-devigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6188-5100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179229923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01709993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Champenois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Puyou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01398988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.141.0063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.133.0145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.099.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Minguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1342" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02441119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02432193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>