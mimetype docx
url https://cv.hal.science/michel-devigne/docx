--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -620,200 +620,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire la bientraitance</w:t>
+                <w:t xml:space="preserve">Les modes de régulation du travail et leurs effets sur la santé des salariés : deux établissements d'accueil des personnes âgées en quête de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.39-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937311v1</w:t>
+                <w:t xml:space="preserve">hal-00937321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de régulation du travail et leurs effets sur la santé des salariés : deux établissements d'accueil des personnes âgées en quête de management</w:t>
+                <w:t xml:space="preserve">Produire la bientraitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Juin (133), pp.145-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.133.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937321v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incarnation locale d'un outil global de gestion des compétences</w:t>
               </w:r>
@@ -998,273 +998,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02881545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Organization and Routinization of Charisma: Organization-Creation by Entrepreneurs</w:t>
+                <w:t xml:space="preserve">Entrepreneurship as organization-creation. What sense do entrepreneurs make of their bureaucratization practices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">RENT XXXIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881337v1</w:t>
+                <w:t xml:space="preserve">hal-02881355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial organization formalizing practices: Entrepreneurship as organization-creation and the ‘routinization of charisma’</w:t>
+                <w:t xml:space="preserve">Formal Organization and Routinization of Charisma: Organization-Creation by Entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Entrepreneurship-as-Practice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881329v1</w:t>
+                <w:t xml:space="preserve">hal-02881337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship as organization-creation. What sense do entrepreneurs make of their bureaucratization practices?</w:t>
+                <w:t xml:space="preserve">Entrepreneurial organization formalizing practices: Entrepreneurship as organization-creation and the ‘routinization of charisma’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXXIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">4th Entrepreneurship-as-Practice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881355v1</w:t>
+                <w:t xml:space="preserve">hal-02881329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Riders on the Strom’: Engineers’ constant vigilance to achieve sustainable careers in a high velocity industry</w:t>
               </w:r>
@@ -2206,51 +2206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,51 +2931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFC4CAF7"/>
+    <w:nsid w:val="A84558F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3162,51 +3162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-devigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6188-5100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179229923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01709993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Champenois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Puyou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01398988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.141.0063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.133.0145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.099.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Minguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1342" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02441119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02432193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-devigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6188-5100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179229923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01709993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Champenois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Puyou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01398988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.141.0063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.133.0145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.099.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Minguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01061925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1342" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02441119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02432193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>