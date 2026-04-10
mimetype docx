--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -347,265 +347,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of GPS and high-resolution GRACE gravity data for the 2012 Wharton basin earthquakes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From space to lithosphere: inversion of the GOCE gravity gradients. Supply to the Earth’s interior study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mikhailov</w:t>
+                <w:t xml:space="preserve">Matthieu Plasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Timoshkina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Cadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Thea Saraswati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2020.101722⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (1), pp.398-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489750v1</w:t>
+                <w:t xml:space="preserve">hal-03010550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From space to lithosphere: inversion of the GOCE gravity gradients. Supply to the Earth’s interior study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Tiberi</w:t>
+                <w:t xml:space="preserve">Joint inversion of GPS and high-resolution GRACE gravity data for the 2012 Wharton basin earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Cadio</w:t>
+                <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Thea Saraswati</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Timoshkina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 223 (1), pp.398-419. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.101722 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2020.101722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010550v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infrastructure de recherche « Pôle de données et services pour le système Terre », à la pointe des techniques d’imagerie et de cartographie numérique</w:t>
               </w:r>
@@ -1446,295 +1446,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of temporal variations in the earth's gravity field using GRACE gravity models in the regions of three recent giant earthquakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. O. Mikhailov</w:t>
+                <w:t xml:space="preserve">An experiment of muon radiography at Mt Etna (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Panet</w:t>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hayn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. P. Timoshkina</w:t>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonvalot</w:t>
+                <w:t xml:space="preserve">Luciano Zuccarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izvestiya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.177-191. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (2), pp.633-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1069351314020062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03581143v1</w:t>
+                <w:t xml:space="preserve">insu-00944143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experiment of muon radiography at Mt Etna (Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Carbone</w:t>
+                <w:t xml:space="preserve">Comparative study of temporal variations in the earth's gravity field using GRACE gravity models in the regions of three recent giant earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. O. Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
+                <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Diament</w:t>
+                <w:t xml:space="preserve">M. Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. Timoshkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Zuccarello</w:t>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196 (2), pp.633-643. </w:t>
+              <w:t xml:space="preserve">Izvestiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.177-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1069351314020062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00944143v1</w:t>
+                <w:t xml:space="preserve">insu-03581143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-sensitive electrostatic planar acceleration gradiometer for airborne geophysical surveys</w:t>
               </w:r>
@@ -2148,51 +2148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Basuyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2517,307 +2517,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03581900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 8th International Comparison of Absolute Gravimeters 2009: the first Key Comparison (CCM.G-K1) in the field of absolute gravimetry</w:t>
+                <w:t xml:space="preserve">Wavelet-based directional analysis of the gravity field: evidence for large-scale undulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Jiang</w:t>
+                <w:t xml:space="preserve">M Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Pálinkáš</w:t>
+                <w:t xml:space="preserve">M Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Arias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Merlet</w:t>
+                <w:t xml:space="preserve">M Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/49/6/666⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (3), pp.1430-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05455.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192823v1</w:t>
+                <w:t xml:space="preserve">insu-01354321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based directional analysis of the gravity field: evidence for large-scale undulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 8th International Comparison of Absolute Gravimeters 2009: the first Key Comparison (CCM.G-K1) in the field of absolute gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pálinkáš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hayn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">J Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Holschneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Mandea</w:t>
+                <w:t xml:space="preserve">S Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (6), pp.666-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/49/6/666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05455.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01354321v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent changes of the Earth's core derived from satellite observations of magnetic and gravity fields</w:t>
               </w:r>
@@ -2950,51 +2950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacific geoid anomalies revisited in light of thermochemical oscillating domes in the lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,265 +3077,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03606477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle rheology from GRACE and GPS postseismic deformation after the 2004 Sumatra‐Andaman earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I Panet</w:t>
+                <w:t xml:space="preserve">Modelling of compression and extension of the continental lithosphere: towards rehabilitation of the necking-level model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Pollitz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Randell Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GC002905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (5), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2010.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01356011v1</w:t>
+                <w:t xml:space="preserve">hal-00688188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of compression and extension of the continental lithosphere: towards rehabilitation of the necking-level model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Mikhailov</w:t>
+                <w:t xml:space="preserve">Upper mantle rheology from GRACE and GPS postseismic deformation after the 2004 Sumatra‐Andaman earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pollitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randell Stephenson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (5), pp.368. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.10.1029/2009GC002905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2010.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688188v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01356011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute seafloor vertical positioning using combined pressure gauge and kinematic GPS data</w:t>
               </w:r>
@@ -3461,302 +3461,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00446306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining DORIS atmospheric drag estimation in preparation of ITRF2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint inversion of the differential satellite interferometry and GPS data: A case study of Altai (Chuia) Earthquake of September 27, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. O. Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Gobinddass</w:t>
+                <w:t xml:space="preserve">A. N. Nazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Willis</w:t>
+                <w:t xml:space="preserve">V. B. Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Menvielle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (12), pp.1566-1577. </w:t>
+              <w:t xml:space="preserve">Izvestiya, Physics of the Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2010.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1069351310020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472824v1</w:t>
+                <w:t xml:space="preserve">insu-03605346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of the differential satellite interferometry and GPS data: A case study of Altai (Chuia) Earthquake of September 27, 2003</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining DORIS atmospheric drag estimation in preparation of ITRF2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. N. Nazaryan</w:t>
+                <w:t xml:space="preserve">Marie-Line Gobinddass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. B. Smirnov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Diament</w:t>
+                <w:t xml:space="preserve">Pascal Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Shapiro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izvestiya, Physics of the Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46, pp.91-103. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (12), pp.1566-1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1069351310020011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03605346v1</w:t>
+                <w:t xml:space="preserve">hal-00472824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
               </w:r>
@@ -3882,315 +3882,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of cavities in a thick lava flow by microgravimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Deroussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Diament</w:t>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Feret</w:t>
+                <w:t xml:space="preserve">Olivier Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nebut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glenn S. Sasagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.10.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939191v1</w:t>
+                <w:t xml:space="preserve">insu-00446319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Localization of cavities in a thick lava flow by microgravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+                <w:t xml:space="preserve">J.B. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Viron</w:t>
+                <w:t xml:space="preserve">T. Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn S. Sasagawa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Th. Staudacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (1-2), pp.193-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00446319v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal and vertical interseismic velocity fields in the Vanuatu subduction zone from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
               </w:r>
@@ -4730,475 +4730,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface water detection on Mars by astronauts using a seismic refraction method: Tests during a manned Mars mission simulation</w:t>
+                <w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Pletser</w:t>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dehant</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2008.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B5), pp.05407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02614221v1</w:t>
+                <w:t xml:space="preserve">hal-00322026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-gravity investigations for the LNE watt balance project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsurface water detection on Mars by astronauts using a seismic refraction method: Tests during a manned Mars mission simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kopaev</w:t>
+                <w:t xml:space="preserve">Vladimir Pletser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Landragin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45, pp.265-274. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (4), pp.457-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/45/3/002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2008.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03603721v1</w:t>
+                <w:t xml:space="preserve">insu-02614221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-gravity investigations for the LNE watt balance project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+                <w:t xml:space="preserve">Alexander Kopaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Remy</w:t>
+                <w:t xml:space="preserve">Gérard Geneves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Deplus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/45/3/002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322026v1</w:t>
+                <w:t xml:space="preserve">insu-03603721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving earthquake signature in grace gravity solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5535,51 +5535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor deconvolution: A method to locate equivalent sources from full tensor gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coseismic and post-seismic signatures of the Sumatra 2004 December and 2005 March earthquakes in GRACE satellite gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6055,994 +6055,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03603146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical discontinuities monitoring at Merapi volcano using kinematic GPS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Diament</w:t>
+                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.volgeores.2005.07.005⟩</w:t>
+              <w:t xml:space="preserve">eEarth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ee-1-9-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144183v1</w:t>
+                <w:t xml:space="preserve">hal-00330780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Diament</w:t>
+                <w:t xml:space="preserve">Mechanical discontinuities monitoring at Merapi volcano using kinematic GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agung Nandaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Henri Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (1), pp.9-14. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 150 (1-3), pp.300-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ee-1-9-2006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.volgeores.2005.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330780v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations -I. Numerical modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Greff-Lefftz</w:t>
+                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eEarth Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.21-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268316v1</w:t>
+                <w:t xml:space="preserve">hal-00330772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations - II. Possible effects of a superplume on body tides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations -I. Numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 168 (3), pp.897-903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246x.2006.03309.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 167 (3), pp.1060-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2006.03159.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268327v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations – II. Possible effects of a superplume on body tides</w:t>
+                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations - II. Possible effects of a superplume on body tides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Greff-Lefftz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 168, pp.897-903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03309.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 168 (3), pp.897-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246x.2006.03309.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01354845v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Panet</w:t>
+                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations – II. Possible effects of a superplume on body tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Greff-Lefftz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 168, pp.897-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03309.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330772v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01354845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on intraplate volcanism in French Polynesia from wavelet analysis of GRACE, CHAMP, and sea surface data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Chambodut</w:t>
+                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations – I. Numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JB004141⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167, pp.1060-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03159.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01284581v1</w:t>
+                <w:t xml:space="preserve">insu-01354840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations – I. Numerical modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Greff-Lefftz</w:t>
+                <w:t xml:space="preserve">New insights on intraplate volcanism in French Polynesia from wavelet analysis of GRACE, CHAMP, and sea surface data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 167, pp.1060-1076. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (B9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03159.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005JB004141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01354840v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01284581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on intraplate volcanism in French Polynesia from wavelet analysis of GRACE, CHAMP, and sea surface data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111 (B9), pp.B09403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005JB004141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269244v1</w:t>
@@ -7053,103 +7053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet frames: an alternative to spherical harmonic representation of potential fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 163, pp.875-899. </w:t>
@@ -7200,51 +7200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to computing accurate gravity time variations for a realistic earth model with lateral heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7304,90 +7304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic evolution of the northern Molucca Sea area (Eastern Indonesia) constrained by 3-D gravity field inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Widiwijayanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 386, pp.203-222. </w:t>
@@ -7694,265 +7694,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of satellite gravity and bathymetry data over Ninety-East Ridge: Variation in the compensation mechanism and implication for emplacement process</w:t>
+                <w:t xml:space="preserve">Application of artificial intelligence for Euler solutions clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.M. Tiwari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">Valentine Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. C. Singh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armand Galdeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Gvishiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Agayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000JB000047⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (1), pp.168-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.1543204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01356385v1</w:t>
+                <w:t xml:space="preserve">insu-01355003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of artificial intelligence for Euler solutions clustering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of satellite gravity and bathymetry data over Ninety-East Ridge: Variation in the compensation mechanism and implication for emplacement process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Gvishiani</w:t>
+                <w:t xml:space="preserve">V.M. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Agayan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68 (1), pp.168-180. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (B2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/1.1543204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2000JB000047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01355003v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01356385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the sixth international comparison of absolute gravimeters, ICAG-2001</w:t>
               </w:r>
@@ -8066,278 +8066,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity anomalies, crustal structure and thermo-mechanical support of the Himalaya of Central Nepal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moho topography beneath the Corinth Rift area (Greece) from inversion of gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cattin</w:t>
+                <w:t xml:space="preserve">H Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martelet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 147, pp.381-392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01541.x⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 145 (3), pp.797-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.01441.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03597747v1</w:t>
+                <w:t xml:space="preserve">insu-01356363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho topography beneath the Corinth Rift area (Greece) from inversion of gravity data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">Gravity anomalies, crustal structure and thermo-mechanical support of the Himalaya of Central Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Lyon-Caen</w:t>
+                <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T King</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. P. Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 145 (3), pp.797-808. </w:t>
+              <w:t xml:space="preserve">, 2001, 147, pp.381-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.01441.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01541.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01356363v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03597747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho topography beneath the Corinth Rift area (Greece) from inversion of gravity data</w:t>
               </w:r>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8668,365 +8668,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01354338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters:a promising tool for monitoring active zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Va16rie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (B2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193124v1</w:t>
+                <w:t xml:space="preserve">insu-01353976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters: a promising tool for monitoring active zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters:a promising tool for monitoring active zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 135 (2), pp.470-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01354070v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Deplus</w:t>
+                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters: a promising tool for monitoring active zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 135 (2), pp.470-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01353976v1</w:t>
+                <w:t xml:space="preserve">insu-01354070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aftershock sequence of the 1994, Mw 6.8, Liwa earthquake (Indonesia): seismic rupture process in a volcanic arc</w:t>
               </w:r>
@@ -9172,51 +9172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Van Ruymbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9263,64 +9263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darharta Dahrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9591,51 +9591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bartell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Berrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32 (3), pp.145-152. </w:t>
@@ -10213,51 +10213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery Harjono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10654,51 +10654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sibuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 8 (3), pp.243-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11400,338 +11400,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Quantum Gravimeter as a promising field sensor for volcano monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lion</w:t>
+                <w:t xml:space="preserve">Accès et traitements des données en terre solide : les services du pôle Formaterre dans le paysage des infrastructures de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Deschamps-Ostanciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chambodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the MDIS 2024 Symposium, Orléans, France, 19-22 November 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orleans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553615v1</w:t>
+                <w:t xml:space="preserve">hal-04900962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès et traitements des données en terre solide : les services du pôle Formaterre dans le paysage des infrastructures de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Deschamps-Ostanciaux</w:t>
+                <w:t xml:space="preserve">Absolute Quantum Gravimeter as a promising field sensor for volcano monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Boniface</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the MDIS 2024 Symposium, Orléans, France, 19-22 November 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.20659, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900962v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès et traitements des données en Terre solide : les services du pôle ForM@Ter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Deschamps-Ostanciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11963,51 +11963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012, held 22-27 April, 2012 in Vienna, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.7260</w:t>
@@ -12075,51 +12075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthesis 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Cape Town, South Africa. pp.0058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12144,51 +12144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Earth’s gravity field using wavelet frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12656,77 +12656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ForM@Ter : pôle de données et de services Terre solide au sein de l'infrastructure de recherche Data Terra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Deschamps-Ostanciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12875,51 +12875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résif-Gmob et l'infrastructure gravimétrique nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13466,51 +13466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;roussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V O Mikhailov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E P Timoshkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V B Smirnov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03351-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timoshkina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101722" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plasman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cadio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thea Saraswati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Papineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maudire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. O. Mikhailov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Timoshkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Khairetdinov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0027134918050120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Poland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Greco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lyubushin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351316040054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028334X16110179" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351314020062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zuccarello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Douch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/10/105902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mikhailov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lyakhovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Panet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y van Dinther" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt145" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cadio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim D. Ballmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.10.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNLC09CD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holschneider" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mandea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05455.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207346109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davaille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXFQTLKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pollitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Banerjee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002905" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Stephenson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.04.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75T9X56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Nazaryan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Smirnov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351310020011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TW96VDCS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939191v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deroussi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Feret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nebut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Staudacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.10.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRBPVLXQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton P Conrad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM7VQXDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gobinddass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibthorpe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Zelensky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.08.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G95Q5N65-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02614221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pletser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2008.07.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69H5BFZW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kopaev" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Geneves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/45/3/002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B5C8E2B1ECE33606B7B431FDCF13BA332124F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Camp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03807.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pajot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O de Viron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Lequentrec-Lalancette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2905222" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Price" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2749317" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pollitz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey King" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03525.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agung Nandaka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4L62J31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Nandaka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Corne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330780v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-1-9-2006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.03159.X" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268327v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2006.03309.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354845v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greff-Lefftz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03309.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284581v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004141" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354840v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03159.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02754.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02692.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Tiwari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Singh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000047" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355003v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mikhailov" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Galdeano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gvishiani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agayan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1543204" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T King" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01441.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597753v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2001.01441.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sailhac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487060" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00653.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354070v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193135v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jousset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Van Ruymbeke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356057v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Poudjodmj Oma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nnange" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ebinger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Fairhead" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB01149" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balestri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bartell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berrino" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M41FXV1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.. A. Dehghani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francheteau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stoffers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354129v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB02770" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356027v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A Panteleyev" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb01480.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354127v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354283v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larue" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudaham Taufick Zen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90TC00285" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354709v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Recq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1990.tb00689.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485988v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baudry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1987.tb05199.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486009v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90138-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NRWLL6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484466v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00305485" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2NNR5R2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484476v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorbath" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisternas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013i010p01023" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484449v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484430v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484423v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kogan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bulot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90028-7" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30J9J6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484440v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483802v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Kogan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553615v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20659" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900962v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deschamps-Ostanciaux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boniface" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587730v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lasserre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802304v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;tivier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600317v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612194v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26932-0_9" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096936v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609808v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662586v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;roussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V O Mikhailov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E P Timoshkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V B Smirnov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03351-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plasman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cadio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thea Saraswati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa318" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timoshkina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101722" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Papineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maudire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. O. Mikhailov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Timoshkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Khairetdinov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0027134918050120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Poland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Greco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lyubushin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351316040054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028334X16110179" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zuccarello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt403" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351314020062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Douch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/10/105902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mikhailov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lyakhovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Panet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y van Dinther" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt145" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cadio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim D. Ballmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.10.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNLC09CD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holschneider" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mandea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05455.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207346109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davaille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXFQTLKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Stephenson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.04.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pollitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Banerjee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002905" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Nazaryan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Smirnov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351310020011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TW96VDCS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.04.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75T9X56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deroussi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Feret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nebut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Staudacher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.10.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRBPVLXQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton P Conrad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM7VQXDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gobinddass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibthorpe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Zelensky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.08.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G95Q5N65-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02614221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pletser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2008.07.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69H5BFZW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kopaev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Geneves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/45/3/002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B5C8E2B1ECE33606B7B431FDCF13BA332124F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Camp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03807.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pajot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O de Viron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Lequentrec-Lalancette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2905222" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Price" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2749317" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pollitz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey King" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03525.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agung Nandaka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4L62J31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-1-9-2006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Nandaka" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Corne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330772v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268316v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.03159.X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268327v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2006.03309.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greff-Lefftz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03309.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03159.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004141" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02754.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02692.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mikhailov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Galdeano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gvishiani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agayan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1543204" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Tiwari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Singh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000047" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T King" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01441.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597753v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2001.01441.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sailhac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487060" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193124v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00653.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354070v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193135v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jousset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Van Ruymbeke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356057v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Poudjodmj Oma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nnange" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ebinger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Fairhead" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB01149" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balestri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bartell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berrino" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M41FXV1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.. A. Dehghani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francheteau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stoffers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354129v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB02770" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356027v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A Panteleyev" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb01480.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354127v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354283v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larue" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudaham Taufick Zen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90TC00285" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354709v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Recq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1990.tb00689.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485988v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baudry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1987.tb05199.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486009v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90138-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NRWLL6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484466v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00305485" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2NNR5R2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484476v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorbath" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisternas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013i010p01023" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484449v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484430v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484423v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kogan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bulot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90028-7" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30J9J6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484440v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483802v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Kogan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900962v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deschamps-Ostanciaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boniface" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553615v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20659" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587730v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lasserre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802304v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;tivier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600317v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612194v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26932-0_9" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096936v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609808v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662586v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>