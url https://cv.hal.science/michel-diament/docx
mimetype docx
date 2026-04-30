--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -347,265 +347,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From space to lithosphere: inversion of the GOCE gravity gradients. Supply to the Earth’s interior study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint inversion of GPS and high-resolution GRACE gravity data for the 2012 Wharton basin earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Plasman</w:t>
+                <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Tiberi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Timoshkina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.101722 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2020.101722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010550v1</w:t>
+                <w:t xml:space="preserve">hal-03489750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of GPS and high-resolution GRACE gravity data for the 2012 Wharton basin earthquakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Diament</w:t>
+                <w:t xml:space="preserve">From space to lithosphere: inversion of the GOCE gravity gradients. Supply to the Earth’s interior study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mikhailov</w:t>
+                <w:t xml:space="preserve">Cecilia Cadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Timoshkina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anita Thea Saraswati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 136, pp.101722 -. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (1), pp.398-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2020.101722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489750v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infrastructure de recherche « Pôle de données et services pour le système Terre », à la pointe des techniques d’imagerie et de cartographie numérique</w:t>
               </w:r>
@@ -1312,295 +1312,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03581275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de l’accélération de la pesanteur pour la balance du watt du LNE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+                <w:t xml:space="preserve">An experiment of muon radiography at Mt Etna (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gillot</w:t>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Farah</w:t>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bodart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Gouët</w:t>
+                <w:t xml:space="preserve">Luciano Zuccarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rfm/2014013⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (2), pp.633-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106999v1</w:t>
+                <w:t xml:space="preserve">insu-00944143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experiment of muon radiography at Mt Etna (Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Carbone</w:t>
+                <w:t xml:space="preserve">Détermination de l’accélération de la pesanteur pour la balance du watt du LNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Diament</w:t>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Zuccarello</w:t>
+                <w:t xml:space="preserve">Julien Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196 (2), pp.633-643. </w:t>
+              <w:t xml:space="preserve">Revue française de métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.11-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rfm/2014013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00944143v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of temporal variations in the earth's gravity field using GRACE gravity models in the regions of three recent giant earthquakes</w:t>
               </w:r>
@@ -1982,618 +1982,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of post-seismic rupture propagation after the Sumatra 26.12.2004 earthquake constrained by GRACE gravity data</w:t>
+                <w:t xml:space="preserve">Joint inversion of teleseismic and GOCE gravity data: application to the Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Mikhailov</w:t>
+                <w:t xml:space="preserve">Clemence Basuyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Lyakhovsky</w:t>
+                <w:t xml:space="preserve">G. Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Panet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 194 (2), pp.640-650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt145⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 193 (1), pp.149-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01355032v1</w:t>
+                <w:t xml:space="preserve">hal-00858024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of teleseismic and GOCE gravity data: application to the Himalayas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of post-seismic rupture propagation after the Sumatra 26.12.2004 earthquake constrained by GRACE gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lyakhovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Basuyau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Tiberi</w:t>
+                <w:t xml:space="preserve">I Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hetenyi</w:t>
+                <w:t xml:space="preserve">Y van Dinther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vergne</w:t>
+                <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 193 (1), pp.149-160. </w:t>
+              <w:t xml:space="preserve">, 2013, 194 (2), pp.640-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858024v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01355032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes of the Earth's core derived from satellite observations of magnetic and gravity fields</w:t>
+                <w:t xml:space="preserve">New constraints on the origin of the Hawaiian swell from wavelet analysis of the geoid to topography ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
+                <w:t xml:space="preserve">Cécilia Cadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim D. Ballmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lesur</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Viron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neil M. Ribe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 359, pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02291287v1</w:t>
+                <w:t xml:space="preserve">insu-03581900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the origin of the Hawaiian swell from wavelet analysis of the geoid to topography ratio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxim D. Ballmer</w:t>
+                <w:t xml:space="preserve">Recent changes of the Earth's core derived from satellite observations of magnetic and gravity fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (47), pp.19129-19133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03581900v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02291287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based directional analysis of the gravity field: evidence for large-scale undulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,90 +2803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent changes of the Earth's core derived from satellite observations of magnetic and gravity fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3077,265 +3077,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03606477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of compression and extension of the continental lithosphere: towards rehabilitation of the necking-level model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Mikhailov</w:t>
+                <w:t xml:space="preserve">Upper mantle rheology from GRACE and GPS postseismic deformation after the 2004 Sumatra‐Andaman earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randell Stephenson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Pollitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2010.04.007⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.10.1029/2009GC002905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688188v1</w:t>
+                <w:t xml:space="preserve">insu-01356011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle rheology from GRACE and GPS postseismic deformation after the 2004 Sumatra‐Andaman earthquake</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">Modelling of compression and extension of the continental lithosphere: towards rehabilitation of the necking-level model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Banerjee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Randell Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (6), pp.10.1029/2009GC002905. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (5), pp.368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GC002905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2010.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01356011v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute seafloor vertical positioning using combined pressure gauge and kinematic GPS data</w:t>
               </w:r>
@@ -3736,319 +3736,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hinderer</w:t>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Linage</w:t>
+                <w:t xml:space="preserve">Olivier Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Boy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Masson</w:t>
+                <w:t xml:space="preserve">Glenn S. Sasagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884064v1</w:t>
+                <w:t xml:space="preserve">insu-00446319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Linage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Viron</w:t>
+                <w:t xml:space="preserve">P. Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn S. Sasagawa</w:t>
+                <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.172-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00446319v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of cavities in a thick lava flow by microgravimetry</w:t>
               </w:r>
@@ -4189,51 +4189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal and vertical interseismic velocity fields in the Vanuatu subduction zone from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4323,51 +4323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of earthquake triggering by the solid earth tides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinton P Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,432 +4730,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t>
+                <w:t xml:space="preserve">Subsurface water detection on Mars by astronauts using a seismic refraction method: Tests during a manned Mars mission simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+                <w:t xml:space="preserve">Vladimir Pletser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Remy</w:t>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Deplus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+                <w:t xml:space="preserve">Véronique Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (4), pp.457-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2008.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322026v1</w:t>
+                <w:t xml:space="preserve">insu-02614221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface water detection on Mars by astronauts using a seismic refraction method: Tests during a manned Mars mission simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-gravity investigations for the LNE watt balance project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Pletser</w:t>
+                <w:t xml:space="preserve">Alexander Kopaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Diament</w:t>
+                <w:t xml:space="preserve">Gérard Geneves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dehant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64 (4), pp.457-466. </w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.265-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2008.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/45/3/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02614221v1</w:t>
+                <w:t xml:space="preserve">insu-03603721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-gravity investigations for the LNE watt balance project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kopaev</w:t>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/45/3/002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B5), pp.05407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03603721v1</w:t>
+                <w:t xml:space="preserve">hal-00322026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving earthquake signature in grace gravity solutions</w:t>
               </w:r>
@@ -5284,51 +5284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the crust and the lithosphere in the Himalaya-Tibet region and implication on the rheology and eclogitization of the India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Nabelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,77 +5431,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F Lequentrec-Lalancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (3), pp.123-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5535,51 +5535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor deconvolution: A method to locate equivalent sources from full tensor gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coseismic and post-seismic signatures of the Sumatra 2004 December and 2005 March earthquakes in GRACE satellite gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6055,711 +6055,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03603146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Diament</w:t>
+                <w:t xml:space="preserve">Mechanical discontinuities monitoring at Merapi volcano using kinematic GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agung Nandaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Henri Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ee-1-9-2006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 150 (1-3), pp.300-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.volgeores.2005.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330780v1</w:t>
+                <w:t xml:space="preserve">hal-00144183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical discontinuities monitoring at Merapi volcano using kinematic GPS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Diament</w:t>
+                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 150 (1-3), pp.300-312. </w:t>
+              <w:t xml:space="preserve">eEarth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.volgeores.2005.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ee-1-9-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144183v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. de Viron</w:t>
+                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations - II. Possible effects of a superplume on body tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 168 (3), pp.897-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246x.2006.03309.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330772v1</w:t>
+                <w:t xml:space="preserve">hal-00268327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations -I. Numerical modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Diament</w:t>
+                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations – II. Possible effects of a superplume on body tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Greff-Lefftz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 167 (3), pp.1060-1076. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2006.03159.X⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 168, pp.897-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03309.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268316v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01354845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations - II. Possible effects of a superplume on body tides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations -I. Numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 168 (3), pp.897-903. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 167 (3), pp.1060-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2006.03159.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246x.2006.03309.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00268327v1</w:t>
+                <w:t xml:space="preserve">hal-00268316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations – II. Possible effects of a superplume on body tides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eEarth Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.21-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03309.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01354845v1</w:t>
+                <w:t xml:space="preserve">hal-00330772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations – I. Numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 167, pp.1060-1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6793,77 +6793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on intraplate volcanism in French Polynesia from wavelet analysis of GRACE, CHAMP, and sea surface data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7200,64 +7200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to computing accurate gravity time variations for a realistic earth model with lateral heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162, pp.570-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7304,90 +7304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic evolution of the northern Molucca Sea area (Eastern Indonesia) constrained by 3-D gravity field inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Widiwijayanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 386, pp.203-222. </w:t>
@@ -7450,51 +7450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Baikal rift zone revealed by joint inversion of gravity and seismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7847,51 +7847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of satellite gravity and bathymetry data over Ninety-East Ridge: Variation in the compensation mechanism and implication for emplacement process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8066,278 +8066,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho topography beneath the Corinth Rift area (Greece) from inversion of gravity data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravity anomalies, crustal structure and thermo-mechanical support of the Himalaya of Central Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Lyon-Caen</w:t>
+                <w:t xml:space="preserve">R. Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T King</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 145 (3), pp.797-808. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.01441.x⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 147, pp.381-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01541.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01356363v1</w:t>
+                <w:t xml:space="preserve">insu-03597747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity anomalies, crustal structure and thermo-mechanical support of the Himalaya of Central Nepal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Martelet</w:t>
+                <w:t xml:space="preserve">Moho topography beneath the Corinth Rift area (Greece) from inversion of gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Henry</w:t>
+                <w:t xml:space="preserve">H Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Avouac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 147, pp.381-392. </w:t>
+              <w:t xml:space="preserve">, 2001, 145 (3), pp.797-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01541.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.01441.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03597747v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01356363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho topography beneath the Corinth Rift area (Greece) from inversion of gravity data</w:t>
               </w:r>
@@ -8479,51 +8479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66, pp.1116-1129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8668,365 +8668,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01354338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Deplus</w:t>
+                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters:a promising tool for monitoring active zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 135 (2), pp.470-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01353976v1</w:t>
+                <w:t xml:space="preserve">hal-05193124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters:a promising tool for monitoring active zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters: a promising tool for monitoring active zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 135 (2), pp.470-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193124v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01354070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters: a promising tool for monitoring active zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Va16rie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (B2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01354070v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01353976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aftershock sequence of the 1994, Mw 6.8, Liwa earthquake (Indonesia): seismic rupture process in a volcanic arc</w:t>
               </w:r>
@@ -9172,64 +9172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Van Ruymbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32 (3), pp.231-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9257,303 +9257,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective elastic thickness and crustal thickness variations in west central Africa inferred from gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darharta Dahrin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. H. Poudjodmj Oma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Nnange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J D Fairhead</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0377-0273(94)00038-I⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, vol.100 (B11), pp.22047-22070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/95JB01149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193129v1</w:t>
+                <w:t xml:space="preserve">insu-01356057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic thickness and crustal thickness variations in west central Africa inferred from gravity data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Ebinger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Darharta Dahrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hery Harjono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 64 (1-2), pp.23-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0377-0273(94)00038-I⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/95JB01149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01356057v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgravimetric measurements at the 1994 International Comparison of Absolute Gravimeters</w:t>
               </w:r>
@@ -9591,51 +9591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bartell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Berrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32 (3), pp.145-152. </w:t>
@@ -9711,51 +9711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houdry F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9828,51 +9828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.. A. Dehghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10213,51 +10213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery Harjono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10330,51 +10330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isostatic response of the lithosphere beneath the Mozambique Ridge (SW Indian Ocean) and geodynamic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Recq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10654,51 +10654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sibuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 8 (3), pp.243-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11279,51 +11279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isostasy of aseismic tectonic units in the South Atlantic Ocean and geodynamic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12075,51 +12075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthesis 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Cape Town, South Africa. pp.0058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12875,51 +12875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résif-Gmob et l'infrastructure gravimétrique nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13466,51 +13466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;roussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V O Mikhailov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E P Timoshkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V B Smirnov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03351-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plasman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cadio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thea Saraswati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa318" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timoshkina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101722" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Papineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maudire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. O. Mikhailov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Timoshkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Khairetdinov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0027134918050120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Poland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Greco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lyubushin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351316040054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028334X16110179" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zuccarello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt403" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351314020062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Douch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/10/105902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mikhailov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lyakhovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Panet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y van Dinther" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt145" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cadio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim D. Ballmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.10.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNLC09CD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holschneider" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mandea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05455.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207346109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davaille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXFQTLKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Stephenson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.04.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pollitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Banerjee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002905" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Nazaryan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Smirnov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351310020011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TW96VDCS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.04.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75T9X56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deroussi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Feret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nebut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Staudacher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.10.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRBPVLXQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton P Conrad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM7VQXDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gobinddass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibthorpe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Zelensky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.08.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G95Q5N65-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02614221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pletser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2008.07.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69H5BFZW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kopaev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Geneves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/45/3/002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B5C8E2B1ECE33606B7B431FDCF13BA332124F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Camp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03807.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pajot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O de Viron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Lequentrec-Lalancette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2905222" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Price" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2749317" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pollitz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey King" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03525.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agung Nandaka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4L62J31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-1-9-2006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Nandaka" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Corne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330772v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268316v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.03159.X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268327v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2006.03309.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greff-Lefftz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03309.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03159.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004141" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02754.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02692.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mikhailov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Galdeano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gvishiani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agayan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1543204" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Tiwari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Singh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000047" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T King" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01441.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597753v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2001.01441.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sailhac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487060" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193124v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00653.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354070v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193135v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jousset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Van Ruymbeke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356057v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Poudjodmj Oma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nnange" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ebinger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Fairhead" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB01149" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balestri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bartell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berrino" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M41FXV1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.. A. Dehghani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francheteau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stoffers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354129v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB02770" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356027v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A Panteleyev" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb01480.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354127v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354283v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larue" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudaham Taufick Zen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90TC00285" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354709v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Recq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1990.tb00689.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485988v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baudry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1987.tb05199.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486009v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90138-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NRWLL6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484466v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00305485" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2NNR5R2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484476v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorbath" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisternas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013i010p01023" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484449v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484430v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484423v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kogan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bulot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90028-7" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30J9J6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484440v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483802v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Kogan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900962v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deschamps-Ostanciaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boniface" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553615v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20659" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587730v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lasserre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802304v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;tivier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600317v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612194v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26932-0_9" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096936v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609808v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662586v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;roussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V O Mikhailov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E P Timoshkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V B Smirnov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03351-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timoshkina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101722" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plasman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cadio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thea Saraswati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Papineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maudire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. O. Mikhailov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Timoshkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Khairetdinov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0027134918050120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Poland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Greco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lyubushin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351316040054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028334X16110179" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zuccarello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351314020062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Douch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/10/105902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mikhailov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lyakhovsky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Panet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y van Dinther" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt145" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cadio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim D. Ballmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.10.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNLC09CD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holschneider" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mandea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05455.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207346109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davaille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXFQTLKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pollitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Banerjee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002905" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Stephenson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Nazaryan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Smirnov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351310020011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TW96VDCS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.04.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75T9X56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deroussi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Feret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nebut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Staudacher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.10.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRBPVLXQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton P Conrad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM7VQXDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gobinddass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibthorpe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Zelensky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.08.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G95Q5N65-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02614221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pletser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2008.07.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69H5BFZW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kopaev" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Geneves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/45/3/002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B5C8E2B1ECE33606B7B431FDCF13BA332124F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Camp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03807.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pajot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O de Viron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Lequentrec-Lalancette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2905222" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Price" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2749317" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pollitz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey King" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03525.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agung Nandaka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4L62J31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Nandaka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Corne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330780v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-1-9-2006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268327v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2006.03309.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354845v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greff-Lefftz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03309.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268316v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.03159.X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03159.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004141" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02754.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02692.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mikhailov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Galdeano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gvishiani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agayan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1543204" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Tiwari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Singh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000047" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T King" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01441.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597753v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2001.01441.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sailhac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487060" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00653.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354070v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193135v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jousset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Van Ruymbeke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356057v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Poudjodmj Oma" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nnange" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ebinger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Fairhead" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB01149" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balestri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bartell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berrino" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M41FXV1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.. A. Dehghani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francheteau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stoffers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354129v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB02770" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356027v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A Panteleyev" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb01480.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354127v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354283v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larue" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudaham Taufick Zen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90TC00285" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354709v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Recq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1990.tb00689.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485988v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baudry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1987.tb05199.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486009v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90138-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NRWLL6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484466v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00305485" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2NNR5R2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484476v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorbath" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisternas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013i010p01023" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484449v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484430v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484423v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kogan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bulot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90028-7" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30J9J6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484440v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483802v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Kogan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900962v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deschamps-Ostanciaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boniface" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553615v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20659" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587730v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lasserre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802304v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;tivier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600317v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612194v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26932-0_9" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096936v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609808v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662586v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>