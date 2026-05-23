--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1312,1288 +1312,1288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03581275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experiment of muon radiography at Mt Etna (Italy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the mass distribution of Earth’s mantle using satellite-derived gravity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
+                <w:t xml:space="preserve">Marianne Greff-Lefftz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Zuccarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196 (2), pp.633-643. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.131-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00944143v1</w:t>
+                <w:t xml:space="preserve">hal-02356487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de l’accélération de la pesanteur pour la balance du watt du LNE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+                <w:t xml:space="preserve">Comparative study of temporal variations in the earth's gravity field using GRACE gravity models in the regions of three recent giant earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. O. Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gillot</w:t>
+                <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Farah</w:t>
+                <w:t xml:space="preserve">M. Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. Timoshkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bodart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Gouët</w:t>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rfm/2014013⟩</w:t>
+              <w:t xml:space="preserve">Izvestiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1069351314020062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106999v1</w:t>
+                <w:t xml:space="preserve">insu-03581143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of temporal variations in the earth's gravity field using GRACE gravity models in the regions of three recent giant earthquakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. O. Mikhailov</w:t>
+                <w:t xml:space="preserve">Détermination de l’accélération de la pesanteur pour la balance du watt du LNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Panet</w:t>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hayn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. P. Timoshkina</w:t>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonvalot</w:t>
+                <w:t xml:space="preserve">Julien Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izvestiya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.177-191. </w:t>
+              <w:t xml:space="preserve">Revue française de métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.11-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1069351314020062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rfm/2014013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581143v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-sensitive electrostatic planar acceleration gradiometer for airborne geophysical surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experiment of muon radiography at Mt Etna (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Douch</w:t>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Christophe</w:t>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Foulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+                <w:t xml:space="preserve">Luciano Zuccarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/10/105902⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (2), pp.633-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03581068v1</w:t>
+                <w:t xml:space="preserve">insu-00944143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the mass distribution of Earth’s mantle using satellite-derived gravity gradients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Ultra-sensitive electrostatic planar acceleration gradiometer for airborne geophysical surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Douch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.131-135. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp. 617-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO2063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/10/105902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356487v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of teleseismic and GOCE gravity data: application to the Himalayas</w:t>
+                <w:t xml:space="preserve">Numerical modelling of post-seismic rupture propagation after the Sumatra 26.12.2004 earthquake constrained by GRACE gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Basuyau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Tiberi</w:t>
+                <w:t xml:space="preserve">V Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hetenyi</w:t>
+                <w:t xml:space="preserve">V Lyakhovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vergne</w:t>
+                <w:t xml:space="preserve">I Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y van Dinther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 193 (1), pp.149-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs110⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 194 (2), pp.640-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858024v1</w:t>
+                <w:t xml:space="preserve">insu-01355032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of post-seismic rupture propagation after the Sumatra 26.12.2004 earthquake constrained by GRACE gravity data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint inversion of teleseismic and GOCE gravity data: application to the Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Panet</w:t>
+                <w:t xml:space="preserve">Clemence Basuyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y van Dinther</w:t>
+                <w:t xml:space="preserve">G. Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 194 (2), pp.640-650. </w:t>
+              <w:t xml:space="preserve">, 2013, 193 (1), pp.149-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01355032v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the origin of the Hawaiian swell from wavelet analysis of the geoid to topography ratio</w:t>
+                <w:t xml:space="preserve">Recent changes of the Earth's core derived from satellite observations of magnetic and gravity fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Cadio</w:t>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim D. Ballmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Panet</w:t>
+                <w:t xml:space="preserve">Vincent Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (47), pp.19129-19133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03581900v1</w:t>
+                <w:t xml:space="preserve">insu-02291287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes of the Earth's core derived from satellite observations of magnetic and gravity fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New constraints on the origin of the Hawaiian swell from wavelet analysis of the geoid to topography ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim D. Ballmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neil M. Ribe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 359, pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02291287v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based directional analysis of the gravity field: evidence for large-scale undulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,90 +2803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent changes of the Earth's core derived from satellite observations of magnetic and gravity fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2950,90 +2950,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacific geoid anomalies revisited in light of thermochemical oscillating domes in the lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 306, pp.123-135. </w:t>
@@ -3077,265 +3077,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03606477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle rheology from GRACE and GPS postseismic deformation after the 2004 Sumatra‐Andaman earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I Panet</w:t>
+                <w:t xml:space="preserve">Modelling of compression and extension of the continental lithosphere: towards rehabilitation of the necking-level model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Pollitz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Randell Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GC002905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (5), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2010.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01356011v1</w:t>
+                <w:t xml:space="preserve">hal-00688188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of compression and extension of the continental lithosphere: towards rehabilitation of the necking-level model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Mikhailov</w:t>
+                <w:t xml:space="preserve">Upper mantle rheology from GRACE and GPS postseismic deformation after the 2004 Sumatra‐Andaman earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pollitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randell Stephenson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (5), pp.368. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.10.1029/2009GC002905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2010.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688188v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01356011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute seafloor vertical positioning using combined pressure gauge and kinematic GPS data</w:t>
               </w:r>
@@ -3461,1744 +3461,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00446306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of the differential satellite interferometry and GPS data: A case study of Altai (Chuia) Earthquake of September 27, 2003</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining DORIS atmospheric drag estimation in preparation of ITRF2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. N. Nazaryan</w:t>
+                <w:t xml:space="preserve">Marie-Line Gobinddass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. B. Smirnov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Diament</w:t>
+                <w:t xml:space="preserve">Pascal Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Shapiro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izvestiya, Physics of the Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46, pp.91-103. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (12), pp.1566-1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1069351310020011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03605346v1</w:t>
+                <w:t xml:space="preserve">hal-00472824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining DORIS atmospheric drag estimation in preparation of ITRF2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint inversion of the differential satellite interferometry and GPS data: A case study of Altai (Chuia) Earthquake of September 27, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. O. Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Gobinddass</w:t>
+                <w:t xml:space="preserve">A. N. Nazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Willis</w:t>
+                <w:t xml:space="preserve">V. B. Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Menvielle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (12), pp.1566-1577. </w:t>
+              <w:t xml:space="preserve">Izvestiya, Physics of the Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2010.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1069351310020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472824v1</w:t>
+                <w:t xml:space="preserve">insu-03605346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interseismic velocity field in the central Vanuatu locked subduction zone context from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+                <w:t xml:space="preserve">Nicolas Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Viron</w:t>
+                <w:t xml:space="preserve">Bernard Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn S. Sasagawa</w:t>
+                <w:t xml:space="preserve">Marc Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (B6), pp.B06405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00446319v1</w:t>
+                <w:t xml:space="preserve">hal-01258012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of cavities in a thick lava flow by microgravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hinderer</w:t>
+                <w:t xml:space="preserve">J.B. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Linage</w:t>
+                <w:t xml:space="preserve">T. Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Boy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Th. Staudacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (1-2), pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884064v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of cavities in a thick lava flow by microgravimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Linage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Deroussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Diament</w:t>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Feret</w:t>
+                <w:t xml:space="preserve">P. Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nebut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.10.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939191v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal and vertical interseismic velocity fields in the Vanuatu subduction zone from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bergeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">Olivier Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pelletier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Calmant</w:t>
+                <w:t xml:space="preserve">Glenn S. Sasagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JB005249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01354001v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00446319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of earthquake triggering by the solid earth tides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinton P Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 278 (3-4), pp.370-375. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.12.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving DORIS geocenter time series using an empirical rescaling of solar radiation pressure models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Gobinddass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Gobinddass</w:t>
+                <w:t xml:space="preserve">P. Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Willis</w:t>
+                <w:t xml:space="preserve">O. de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. de Viron</w:t>
+                <w:t xml:space="preserve">A. Sibthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. P. Zelensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44, pp.1279-1287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.08.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03604886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interseismic velocity field in the central Vanuatu locked subduction zone context from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal and vertical interseismic velocity fields in the Vanuatu subduction zone from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bergeot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Diament</w:t>
+                <w:t xml:space="preserve">Bruno Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pelletier</w:t>
+                <w:t xml:space="preserve">M Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Régnier</w:t>
+                <w:t xml:space="preserve">S Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (B6), pp.B06405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JB005249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258012v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01354001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface water detection on Mars by astronauts using a seismic refraction method: Tests during a manned Mars mission simulation</w:t>
+                <w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Pletser</w:t>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dehant</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2008.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B5), pp.05407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02614221v1</w:t>
+                <w:t xml:space="preserve">hal-00322026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-gravity investigations for the LNE watt balance project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsurface water detection on Mars by astronauts using a seismic refraction method: Tests during a manned Mars mission simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kopaev</w:t>
+                <w:t xml:space="preserve">Vladimir Pletser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Landragin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45, pp.265-274. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (4), pp.457-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/45/3/002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2008.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03603721v1</w:t>
+                <w:t xml:space="preserve">insu-02614221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-gravity investigations for the LNE watt balance project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+                <w:t xml:space="preserve">Alexander Kopaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Remy</w:t>
+                <w:t xml:space="preserve">Gérard Geneves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Deplus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/45/3/002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322026v1</w:t>
+                <w:t xml:space="preserve">insu-03603721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving earthquake signature in grace gravity solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,51 +5284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the crust and the lithosphere in the Himalaya-Tibet region and implication on the rheology and eclogitization of the India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Nabelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,77 +5431,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F Lequentrec-Lalancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (3), pp.123-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5798,51 +5798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coseismic and post-seismic signatures of the Sumatra 2004 December and 2005 March earthquakes in GRACE satellite gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,840 +5926,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01355195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical discontinuities monitoring at Merapi volcano using kinematic GPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. H. Cornet</w:t>
+                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2005.07.005⟩</w:t>
+              <w:t xml:space="preserve">eEarth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ee-1-9-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03603146v1</w:t>
+                <w:t xml:space="preserve">hal-00330780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical discontinuities monitoring at Merapi volcano using kinematic GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agung Nandaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Henri Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 150 (1-3), pp.300-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.volgeores.2005.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Panet</w:t>
+                <w:t xml:space="preserve">Mechanical discontinuities monitoring at Merapi volcano using kinematic GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agung Nandaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. H. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 150, pp.300-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2005.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ee-1-9-2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00330780v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03603146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations - II. Possible effects of a superplume on body tides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations -I. Numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 168 (3), pp.897-903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246x.2006.03309.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 167 (3), pp.1060-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2006.03159.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268327v1</w:t>
+                <w:t xml:space="preserve">hal-00268316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations – II. Possible effects of a superplume on body tides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eEarth Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.21-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01354845v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations -I. Numerical modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations - II. Possible effects of a superplume on body tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 167 (3), pp.1060-1076. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2006.03159.X⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 168 (3), pp.897-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246x.2006.03309.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268316v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting low frequency climate signal from GRACE data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Panet</w:t>
+                <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations – II. Possible effects of a superplume on body tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Greff-Lefftz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 168, pp.897-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03309.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330772v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01354845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle lateral variations and elastogravitational deformations – I. Numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 167, pp.1060-1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6793,77 +6793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on intraplate volcanism in French Polynesia from wavelet analysis of GRACE, CHAMP, and sea surface data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6923,51 +6923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on intraplate volcanism in French Polynesia from wavelet analysis of GRACE, CHAMP, and sea surface data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7066,51 +7066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet frames: an alternative to spherical harmonic representation of potential fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7187,77 +7187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to computing accurate gravity time variations for a realistic earth model with lateral heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162, pp.570-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7317,51 +7317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Widiwijayanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,51 +7450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Baikal rift zone revealed by joint inversion of gravity and seismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7847,51 +7847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of satellite gravity and bathymetry data over Ninety-East Ridge: Variation in the compensation mechanism and implication for emplacement process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8066,278 +8066,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity anomalies, crustal structure and thermo-mechanical support of the Himalaya of Central Nepal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moho topography beneath the Corinth Rift area (Greece) from inversion of gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cattin</w:t>
+                <w:t xml:space="preserve">H Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martelet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 147, pp.381-392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01541.x⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 145 (3), pp.797-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.01441.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03597747v1</w:t>
+                <w:t xml:space="preserve">insu-01356363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho topography beneath the Corinth Rift area (Greece) from inversion of gravity data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">Gravity anomalies, crustal structure and thermo-mechanical support of the Himalaya of Central Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Lyon-Caen</w:t>
+                <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T King</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. P. Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 145 (3), pp.797-808. </w:t>
+              <w:t xml:space="preserve">, 2001, 147, pp.381-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.01441.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01541.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01356363v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03597747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho topography beneath the Corinth Rift area (Greece) from inversion of gravity data</w:t>
               </w:r>
@@ -8479,51 +8479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66, pp.1116-1129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8668,365 +8668,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01354338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters:a promising tool for monitoring active zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Va16rie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (B2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193124v1</w:t>
+                <w:t xml:space="preserve">insu-01353976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters: a promising tool for monitoring active zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters:a promising tool for monitoring active zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 135 (2), pp.470-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01354070v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Deplus</w:t>
+                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters: a promising tool for monitoring active zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 135 (2), pp.470-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01353976v1</w:t>
+                <w:t xml:space="preserve">insu-01354070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aftershock sequence of the 1994, Mw 6.8, Liwa earthquake (Indonesia): seismic rupture process in a volcanic arc</w:t>
               </w:r>
@@ -9172,64 +9172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Van Ruymbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32 (3), pp.231-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9289,51 +9289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. H. Poudjodmj Oma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Nnange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9393,64 +9393,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darharta Dahrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9591,51 +9591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bartell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Berrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32 (3), pp.145-152. </w:t>
@@ -9679,356 +9679,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broken plate beneath the North Baikal rift zone revealed by gravity modelling</w:t>
+                <w:t xml:space="preserve">The effective elastic thickness (Te) of continental lithosphere: What does it really mean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/93GL03078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 100 (B3), pp.3905-3927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/94JB02770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01354155v1</w:t>
+                <w:t xml:space="preserve">insu-01354129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity study of the Pitcairn-Easter hotline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcia Maia</w:t>
+                <w:t xml:space="preserve">G.. A. Dehghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.. A. Dehghani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">J Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stoffers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 21, pp.2527-2530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01354635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effective elastic thickness (Te) of continental lithosphere: What does it really mean?</w:t>
+                <w:t xml:space="preserve">A broken plate beneath the North Baikal rift zone revealed by gravity modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Diament</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houdry F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 100 (B3), pp.3905-3927. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 21 (2), pp.129-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/94JB02770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/93GL03078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01354129v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01354155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Some Rheological Parameters On Flexure of the Oceanic Lithosphere</w:t>
               </w:r>
@@ -10213,51 +10213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery Harjono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10317,64 +10317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isostatic response of the lithosphere beneath the Mozambique Ridge (SW Indian Ocean) and geodynamic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Recq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10415,566 +10415,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01354709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise location of unsurveyed seamounts in the Austral archipelago area using SEASAT data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural trends in the Southern Cook and Austral archipelagoes (South Central Pacific) based on an analysis of SEASAT data: geodynamic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baudry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Albouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 85 (4), pp.427-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(87)90138-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.1987.tb05199.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485988v1</w:t>
+                <w:t xml:space="preserve">hal-05486009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural trends in the Southern Cook and Austral archipelagoes (South Central Pacific) based on an analysis of SEASAT data: geodynamic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise location of unsurveyed seamounts in the Austral archipelago area using SEASAT data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Baudry</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Albouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0012-821X(87)90138-5⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 89 (3), pp.869-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.1987.tb05199.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486009v1</w:t>
+                <w:t xml:space="preserve">hal-05485988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostatic response of the large-offset Atlantic Equatorial fracture zones</w:t>
+                <w:t xml:space="preserve">Emplacement of the Marion Dufresne, Lena and Ob seamounts (South Indian Ocean) from a study of isostasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Sibuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dubois</w:t>
+                <w:t xml:space="preserve">Jean Goslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 121, pp.253-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484466v1</w:t>
+                <w:t xml:space="preserve">hal-05484449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On crustal seismicity of the Amazonian foothill of the central Peruvian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dorbath</w:t>
+                <w:t xml:space="preserve">A. Cisternas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deverchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 13 (10), pp.1023-1026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/GL013i010p01023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplacement of the Marion Dufresne, Lena and Ob seamounts (South Indian Ocean) from a study of isostasy</w:t>
+                <w:t xml:space="preserve">Isostatic response of the large-offset Atlantic Equatorial fracture zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Goslin</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sibuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 8 (3), pp.243-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00305485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484449v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of method of data analysis on admittance computation</w:t>
               </w:r>
@@ -11158,51 +11158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse isostatique de la lithosphère dans le domaine sud du plateau de Madagascar (Océan Indien Occidental)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11279,51 +11279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isostasy of aseismic tectonic units in the South Atlantic Ocean and geodynamic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11911,51 +11911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional wavelet modelling of the GOCE gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12075,51 +12075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthesis 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Cape Town, South Africa. pp.0058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12144,51 +12144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Earth’s gravity field using wavelet frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12875,51 +12875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résif-Gmob et l'infrastructure gravimétrique nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13466,51 +13466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;roussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V O Mikhailov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E P Timoshkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V B Smirnov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03351-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timoshkina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101722" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plasman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cadio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thea Saraswati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Papineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maudire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. O. Mikhailov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Timoshkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Khairetdinov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0027134918050120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Poland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Greco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lyubushin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351316040054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028334X16110179" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zuccarello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351314020062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Douch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/10/105902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mikhailov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lyakhovsky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Panet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y van Dinther" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt145" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cadio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim D. Ballmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.10.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNLC09CD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holschneider" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mandea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05455.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207346109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davaille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXFQTLKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pollitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Banerjee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002905" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Stephenson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Nazaryan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Smirnov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351310020011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TW96VDCS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.04.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75T9X56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deroussi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Feret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nebut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Staudacher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.10.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRBPVLXQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton P Conrad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM7VQXDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gobinddass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibthorpe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Zelensky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.08.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G95Q5N65-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02614221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pletser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2008.07.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69H5BFZW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kopaev" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Geneves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/45/3/002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B5C8E2B1ECE33606B7B431FDCF13BA332124F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Camp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03807.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pajot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O de Viron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Lequentrec-Lalancette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2905222" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Price" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2749317" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pollitz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey King" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03525.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agung Nandaka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4L62J31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Nandaka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Corne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330780v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-1-9-2006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268327v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2006.03309.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354845v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greff-Lefftz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03309.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268316v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.03159.X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03159.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004141" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02754.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02692.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mikhailov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Galdeano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gvishiani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agayan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1543204" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Tiwari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Singh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000047" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T King" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01441.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597753v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2001.01441.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sailhac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487060" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00653.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354070v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193135v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jousset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Van Ruymbeke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356057v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Poudjodmj Oma" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nnange" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ebinger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Fairhead" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB01149" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balestri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bartell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berrino" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M41FXV1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.. A. Dehghani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francheteau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stoffers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354129v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB02770" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356027v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A Panteleyev" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb01480.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354127v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354283v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larue" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudaham Taufick Zen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90TC00285" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354709v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Recq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1990.tb00689.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485988v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baudry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1987.tb05199.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486009v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90138-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NRWLL6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484466v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00305485" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2NNR5R2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484476v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorbath" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisternas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013i010p01023" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484449v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484430v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484423v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kogan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bulot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90028-7" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30J9J6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484440v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483802v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Kogan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900962v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deschamps-Ostanciaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boniface" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553615v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20659" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587730v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lasserre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802304v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;tivier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600317v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612194v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26932-0_9" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096936v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609808v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662586v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;roussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V O Mikhailov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E P Timoshkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V B Smirnov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03351-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timoshkina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101722" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plasman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cadio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thea Saraswati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Papineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maudire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. O. Mikhailov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Timoshkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Khairetdinov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0027134918050120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Poland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Greco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lyubushin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351316040054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028334X16110179" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351314020062" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zuccarello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Douch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/10/105902" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mikhailov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lyakhovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Panet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y van Dinther" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt145" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hetenyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cadio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim D. Ballmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.10.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNLC09CD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holschneider" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mandea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05455.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207346109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davaille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXFQTLKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Stephenson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.04.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pollitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Banerjee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002905" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.04.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75T9X56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Nazaryan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Smirnov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351310020011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TW96VDCS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deroussi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Feret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nebut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Staudacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.10.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRBPVLXQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton P Conrad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM7VQXDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604886v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gobinddass" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibthorpe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Zelensky" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.08.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G95Q5N65-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02614221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pletser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2008.07.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69H5BFZW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kopaev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Geneves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/45/3/002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B5C8E2B1ECE33606B7B431FDCF13BA332124F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Camp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03807.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nabelek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hjs.v5i7.1267" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pajot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O de Viron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Lequentrec-Lalancette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2905222" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Price" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2749317" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWRH25SP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pollitz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey King" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03525.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-1-9-2006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144183v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Nandaka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Corne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603146v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agung Nandaka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.07.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4L62J31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.03159.X" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330772v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268327v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2006.03309.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greff-Lefftz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03309.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03159.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004141" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02754.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02692.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mikhailov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Galdeano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gvishiani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agayan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1543204" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Tiwari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Singh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000047" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T King" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01441.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597753v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2001.01441.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sailhac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487060" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193124v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00653.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354070v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193135v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jousset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Van Ruymbeke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356057v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Poudjodmj Oma" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nnange" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ebinger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Fairhead" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB01149" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balestri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bartell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berrino" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M41FXV1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354129v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB02770" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354635v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.. A. Dehghani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francheteau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stoffers" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356027v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A Panteleyev" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb01480.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354127v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354283v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larue" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudaham Taufick Zen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90TC00285" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354709v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Recq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1990.tb00689.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486009v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baudry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90138-5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NRWLL6Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485988v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Albouy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1987.tb05199.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484449v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484476v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorbath" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisternas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013i010p01023" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484466v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00305485" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2NNR5R2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484430v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484423v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kogan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bulot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90028-7" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30J9J6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484440v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483802v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Kogan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900962v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deschamps-Ostanciaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boniface" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553615v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20659" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587730v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lasserre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802304v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;tivier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600317v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612194v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26932-0_9" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096936v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609808v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662586v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372841v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bueso" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boldo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>