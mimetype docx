--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Dojat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research, Inserm.Deputy scientific director for digital biology and digital medicine, Inria.Cofounder & scientific advisor of Pixyl Medical (https://pixyl.ai/).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2747-6845</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075440202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-7758-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Dojat (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tinyurl.com/Michel-Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) is currently Research Director at the Institute National for Health and Medical Research (Inserm) and Deputy scientific director for digital biology and health at Inria. His major scientific fields are Neuroimaging, Neuroinformatics, Image and Signal analysis with a specific focus on Human Vision. He is involved in different AI in medicine projects and has developed specific tools for brain imaging analysis and ICU monitoring. He manages a national project, FLI-IAM, for the management of data, metadata and processing pipelines for in vivo imaging. He contributes to specific actions for supporting data sharing for clinical and preclinical studies. He is cofounder and scientific advisor of Pixyl, an AI-based medical services company. He is IEEE senior fellow, associate editor Brain Imaging Methods (Frontiers in Neuroscience and Frontiers in Neuroimaging), past member of the editorial board of the Artificial Intelligence in Medicine journal (2003-13), regularly serves as reviewer for international journals (Neuroimage, TMI, HBM, Brain, …) and scientific committee member of international conferences (AIM, MICCAI, ISBI, …). He received his engineer diploma in Material Physics from Insa (Lyon, Fr, 1982), a PhD in Computer Science (Paris, Fr, 1994) and a Habilitation à Diriger des Recherches (Grenoble, Fr, 1999). He has been supervising PhD students (20) and post-doctoral fellows (8). See publications </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-7758-2011</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain-graph framework for restingstate connectivity analysis in coma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Cabrera Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking neuroinflammation and functional connectivity disruption in coma: a graph-theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Cabrera Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EBRAINS Student Conference on Interdisciplinary Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Nice, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable AI and Graph Theory in Disorders of Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Cabrera Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - 3ème Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph theory in Disorders of Consciousness: Toward multimodal integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Cabrera Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 5th Annual Meeting of the Neuromod Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Antibes, France. , pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated approach for quality control and harmonization of large multiparametric and multicenter MRI databases: methodology and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saghiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Côme Douteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bressand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2025 - 7ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroinflammation and disrupted functional connectivity in coma: a graph-theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Cabrera Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBRAINS Summit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Brussels, Belgium. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation d'IRM multimodales par réseaux de neurones : Stratégies de transfert d'apprentissage pour des ensembles de données de taille limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Daniela Talba Malla Tchamedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Moyal Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soléakhéna Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024 - Colloque français d’intelligence artificielle en imagerie biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced neurotoxicity assessed by spatio-temporal modelling combined with artificial Intelligence after brain radiotherapy: the RADIO-AIDE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bressand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISoRED 2023 - International Society for Radiation Epidemiology and Dosimetry 1st meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sitges, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04200854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIO-AIDE : une modélisation spatio-temporelle des effets secondaires cognitifs observés dans les suites de la radiothérapie cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amrani Joutei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès de la SFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04412008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human visual areas' variability noninvasively delineated using a rapid fMRI protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - 28th Annual meeting of the Organization for Humain Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow (Ecosse), United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodal statistics-based structural pattern detection for graph collections characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Complex System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of EEG localizers for EEG sources localization informed by fMRI at high spatio-temporal resolution (S4 method)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR VISION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection in the MRI data of newly diagnosed Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine - SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la procédure de cartographie rétinotopique par IRMf pour une application clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of RMS contrast normalization on the retinotopic processing of spatial frequencies during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable magnetic resonance fingerprinting: Incremental inference of high dimensional elliptical mixtures from large data volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.578-603. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-AOAS2124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye movement dynamics are a key factor for intra-saccadic motion perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.8144. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-39420-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires mouvants du voyage mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.239-245. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2025022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring continual learning strategies in artificial neural networks through graph-based analysis of connectivity: insights from a brain-inspired perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwight Nwaigwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mainsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 185, pp.107125. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2025.107125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual dysfunction of superior colliculus and lateral geniculate nucleus in idiopathic blepharospasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the neurological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.123272. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jns.2024.123272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04737019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy clinical AI solutions: A unified review of uncertainty quantification in Deep Learning models for medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 150, pp.102830. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2024.102830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based methods coupled with specific distributional distances for adversarial attack detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwight Nwaigwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2023.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImUnity: A generalizable VAE-GAN solution for multicenter MR image harmonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stenzel Cackowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.102799. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.102799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial pressure monitoring with and without brain tissue oxygen pressure monitoring for severe traumatic brain injury in France (OXY-TC): an open-label, randomised controlled superiority trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (11), pp.1005-1014. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(23)00290-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodal statistics-based equivalence relation for graph collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (1), pp.014302. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.014302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Automatic methods for multiple sclerosis new lesions detection and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.1176625. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1176625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle anomaly detection: Application to brain MRI analysis of &amp;lt;i&amp;gt;de novo&amp;lt;/i&amp;gt; Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Kmetzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 125, pp.102251. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in subcortical visual structures in de novo Patients with Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.102906. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Quantification of Brain Lesion Volume From Post-trauma MR Diffusion-Weighted Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.740603. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2021.740603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sclerosis lesions segmentation from multiple experts: The MICCAI 2016 challenge dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 244, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of intra-saccadic motion perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (11), pp.19. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.21.11.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multicenter Preclinical MRI Study: Definition of Rat Brain Relaxometry Reference Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Perles-Barbacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delzescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of visual hallucinations originating from deafferented occipital cortex by robotized transcranial magnetic stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Passera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Harquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131 (8), pp.1728-1730. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2020.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Dysfunction of the Superior Colliculus in De Novo Parkinsonian Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (4), pp.533-546. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.25696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Dysfunction of the Superior Colliculus in De Novo Parkinsonian Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (4), pp.533-546. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.25696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Animal Shanoir (SAS) A Cloud-Based Solution for Managing Preclinical MR Brain Imaging Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Loury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2020.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate pattern analysis of fMRI data for imaginary and real colours in grapheme-colour synaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu J Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (5), pp.3434-3456. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.14774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective Evaluation of Multiple Sclerosis Lesion Segmentation using a Data Management and Processing Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.13650. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-31911-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01847873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of background and contour luminance on the hue and brightness of the Watercolor effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.9 - 19. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural circuits for long-range color filling-in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Abbatecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.30 - 43. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging does not reveal structural alterations in the brain of grapheme-color synesthetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0194422. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0194422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desperately seeking grey matter volume changes in sleep apnea: A methodological review of magnetic resonance brain voxel-based morphometry studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smrv.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02473139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aging on low luminance contrast processing in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01341092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilayer Ontology of Instruments for Neurological, Behavioral and Cognitive Assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-014-9244-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01069670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of the neuroimaging literature on synesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01166891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of fMRI retinotopic maps, from V1 to V4, for cognitive experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.277-289. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01166889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the watercolor effect: from stimulus properties to neural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01166906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multimodal Brain Tumor Image Segmentation Benchmark (BRATS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Menze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayashree Kalpathy-Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Farahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (10), pp.1993-2024. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2014.2377694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935640v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Differences in Spatial Frequency Processing during Scene Categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (8), pp.e0134554. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of contour frequency, amplitude, and luminance to the watercolor effect estimated by conjoint measurement Fr ed eric Devinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/14.4.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01166901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landmark alignment for high-resolution fMRI group studies: toward a fine cortical investigation of hand movements in human.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218 (1), pp.83-95. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2013.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00874380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinotopic and lateralized processing of spatial frequencies in human visual cortex during scene categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (8), pp.1315-31. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast joint detection-estimation of evoked brain activity in event-related fMRI using a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.821-837. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2225636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00753873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial selectivity of the watercolor effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.A1-A6. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.31.0000A1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01166904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Pattern-Information Analysis in Vision Science: A Pragmatic Examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu J. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7588, pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BOLD signature of eyeblinks in the visual cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.149-61. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Markov model for cooperative clustering: application to robust MRI brain scan segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scherrer Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dojat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 152 (3), pp.116-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00752896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neural Bases of Grapheme-Color Synesthesia Are Not Localized in Real Color-Sensitive Areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhr236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00635382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Spatial Independent Component Analysis for fMRI Data Sets Embedded in the AnalyzeFMRI R Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (9), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00659425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of maximum end-tidal CO(2) values to improve end-tidal CO(2) monitoring accuracy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Brimioulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vandenbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), pp.278-83. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4187/respcare.00837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00635391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI retinotopic mapping at 3 T: benefits gained from correcting the spatial distortions due to static field inhomogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flor Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.30. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/10.12.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00589249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed local MRF models for tissue and structure brain segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (8), pp.1278-1295. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2009.2014459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agentification of Markov model-based segmentation: application to magnetic resonance brain scans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.81-95. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2008.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology for sharing medical images and regions of interest in neuroimaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Temal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (5), pp.766-78. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00344293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge construction from time series data using a collaborative exploration system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.672-87. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge construction from time series data using a collaborative exploration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.672-687. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00461373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating distributed and heterogeneous information sources in neuroimaging: the NeuroBase Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00141685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global integration of local color differences in transparency perception: An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loÿs Piettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3-4), pp.357-64. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523806233200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00131774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicenter randomized trial of computer-driven protocolized weaning from mechanical ventilation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mancebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roeseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderique Schortgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 174 (8), pp.894-900. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.200511-1780OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-driven management of prolonged mechanical ventilation and weaning: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Bouadma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Taillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mancebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (10), pp.1446-50. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-005-2766-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00391138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of interactions across the visual field in the human cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.818-28. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation of human brain MR images using a multi-agent approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (2), pp.153-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical shape modeling of low level visual area borders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3), pp.353-60. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2004.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in neuroimaging: four challenges to improve interpretation of brain images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (2), pp.91-5. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2003.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence of pattern onset responses in the human visual areas: an fMRI constrained VEP source analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.801-17. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI retinotopic mapping--step by step.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (4), pp.1665-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UMLS-based knowledge acquisition tool for rule-based clinical decision support system development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya L. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bierling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.351-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based systems for automatic ventilatory management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Care Clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (3), pp.379-96, viii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving illusory contours activate primary visual cortex: an fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (7), pp.663-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative framework for segmentation of MRI brain scans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Germond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of a computer-controlled pressure support mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Harf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161 (4 Pt 1), pp.1161-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario recognition for temporal reasoning in medical domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1-2), pp.139-55. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(98)00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a general theory of time and change in patient monitoring: experiment and evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Chittaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (5), pp.435-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NéoGanesh: a working system for the automated control of assisted ventilation in ICUs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Harf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (2), pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a knowledge-based system providing ventilatory management and decision for extubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Harf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 153 (3), pp.997-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge-based system for assisted ventilation of patients in intensive care units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Harf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (4), pp.239-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some key elements for exploring the complexity of brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Feb 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster globally, Reduce locally: Scalable efficient dictionary compression for magnetic resonance fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Delphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2025 - International Symposium in Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Houston, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé numérique au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amis des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIAD, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir: vers un partage FAIR des données d’imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Community</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health in the 21th</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPR 2025 - 4th Annecy Round Table on Cardio Pulmonary Resuscitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Richard, Apr 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Conformal Volume Estimation in 3D Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2024 - 27th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marakech, Morocco. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72117-5_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-dimensional aspect of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miccai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrachech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04761437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de sources EEG de potentiels évoqués sur évènements oculaires par déconvolution de coefficients de régression Spline : Application à la perception intra-saccadique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation incrémentale pour la détection non supervisée d'anomalies multivariées en imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain subtle anomaly detection based on auto-encoders latent space analysis : application to de novo parkinson patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Trombetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE 20th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartegena de Indias, Colombia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalles de confiance pour l'estimation de superficies à partir d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards frugal unsupervised detection of subtle abnormalities in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-based Quality Control for Subcortical Structures Segmentation in T1-weighted Brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2023 - International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toronto, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Hybrid Networks for liver tumor segmentation with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMIA 2023 - 2nd Workshop on Resource-Efficient Medical Image Analysi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2308.11969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TriadNet: Sampling-free predictive intervals for lesional volume in 3D brain MR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSURE 2023 - 5th International Workshop on Uncertainty for Safe Utilization of Machine Learning in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2307.15638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Aggregation as a key to feature-based OOD detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSURE 2023 - 5th International Workshop on Uncertainty for Safe Utilization of Machine Learning in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2307.15647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety-Net : Identification automatique des erreurs de segmentation des lésions de la Sclérose-en-Plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2023 - 6ème Congrès Scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMBM, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Uncertainty Quantification for Deep Learning-based MR Brain Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2022 - Conference francophone pour l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Voxel Prediction Uncertainty: Identifying brain lesions you can trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iMIMIC 2022 - Workshop on Interpretability of Machine Intelligence in Medical Image Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17976-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Evaluation of Uncertainty Quantification Techniques for Deep Learning based MRI Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB &amp; ISMRT 2022 - 31st Joint Annual Meeting International Society for Magnetic Resonance in Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeProxy_DB : an open database on the visual system of healthy young volunteers (oculometric, EEG and MRI signals)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging 3D information in unsupervised brain MRI segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - 18th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice / Virtual, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Correlates of Intra-saccadic Motion Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR VISION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network embedding for brain connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice / Virtual, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSSEG-2: A medical imaging challenge on VIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSSEG-2: Un challenge d'imagerie médicale sur VIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch vs. Global Image-Based Unsupervised Anomaly Detection in MR Brain Scans of Early Parkinsonian Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCN 2021 - 4th International Workshop in Machine Learning in Clinical Neuroimaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.34-43, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87586-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du Transfer Learning pour la segmentation automatique de lésions cérébrales radio-induites chez des patients atteints de glioblastome à partir d’un nombre restreint d’IRMs annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadya Pyatigorskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Nichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de biostatistique 2021 du GDR « Statistiques &amp; Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning models to study the early stages of Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Kmetzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2020 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.1534-1537, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imageurs encore un effort si vous voulez partager des données !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INS2I Nouvelles imageries : journées en hommage à Christian Barillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions workpackages - Hub IAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des workpackages de FLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain abnormalities detection in de Novo Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the study of Machine Learning distracting for Neurosciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges Science Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Data and Image Processing Pipelines: The Information Analysis & Management initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAID: French American Innovative Day. Procedural medicine in the digital age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture Models for the characterization of brain abnormalities in &amp;quot;de novo&amp;quot; Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIV 2019 - 3e Congrès National d’Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI characterization of brain abnormalities in de novo Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venice, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Structural Differences Are Revealed by VBM in 'de novo' Parkinsonian Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2019 - 17th World Congress On Medical And Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France. pp.268-272, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No structural Brain differences in 'de novo' Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Machine et Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Transfo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning & Neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ECCOREV "Intelligence artificielle et Big Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Life Imaging and the transversal node for Information Analysis and Management (IAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFR 2018 - Journées Françaises de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01895605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeCoG: Eye movements as multidimensional signatures of cognitive and cerebral (dys)functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de NeuroCoG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyHRF: A Python Library for the Analysis of fMRI Data Based on Local Estimation of the Hemodynamic Response Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Frau-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Python in Science Conference (SciPy 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Austin, TX, United States. pp.34-40, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25080/shinma-7f4c6e7-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Data and Image Processing Pipelines: The Information Analysis & Management initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cointepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2016 - 22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation des tumeurs cérébrales de bas grade par une approche bayésienne : délinéation manuelle versus automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flor Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ducray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of manual versus automatic delineation of low-grade gliomas based on MR brain scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flor Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ducray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM) 2014 Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse parcimonieuse des données d'IRM fonctionnelle dans un cadre bayésien variationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Enikeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Variable Selection To Assess Experimental Condition Relevance In Event-Related fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2013 - 10th IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1508-1511, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive experimental condition selection in event-related fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2012 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.1755-1758, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00710489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables dans un cadre Bayésien de traitement de données d'IRM fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Plasticity Correlates Of The Thumb Extension Recovery After Tendon Transfer. A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizzio Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2011 - 17th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Québec City, Canada. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational solution to the joint detection estimation of brain activity in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2011 - 14th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.260-268, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23629-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00635384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Bayesian approach for the Joint Detection Estimation of Brain Activity in functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2011, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacem Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian variational approximation for the joint detection estimation of brain activity in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - IEEE Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.469-472, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical representation of the hand movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizzio Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Grenoble Cognition - 2e Rencontres du Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Multi-Sequence Markov Model For Brain Lesion Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Artificial Intelligence and Statistics - AISTATS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sardinia, Italy. pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00723808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core ontology of instruments used for neurological, behavioral and cognitive assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on formal ontology in information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.185-198, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-535-8-185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00519801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive weighted fusion of multiple MR sequences for brain lesion segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.69-72, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00723807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical and motor plasticity in response to multi digit tendon transfers: a case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Paclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Cahouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISB 2009 - XXII Congress of the International Society of Biomechanics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse en Composantes Indépendantes Temporelle en Imagerie par Résonance Magnétique Fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation collaborative de séries temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'association pour la recherche cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00461366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnalyzeFMRI: an R package to perform statistical analysis on FMRI datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2009 - The R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional random field approach for coupling local registration with robust tissue and structure segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2009 - 12th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.540-548, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04271-3_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00517880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Bayesian joint model for MR brain scan tissue and structure segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer-Assisted Intervention – MICCAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York, NY, United States. pp.1066-1074, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85990-1_128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00356883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human-machine cooperative approach for time series data interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dojat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Artificial Intelligence in Medicine (AIME 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00519815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human-Machine Cooperative Approach for Time Series Data Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Conference on Artificial Intelligence In Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Aberdeen, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73599-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00461454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRF agent based segmentation: Application to MRI brain scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dojat Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME 2007 - 11th Conference on Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73599-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00519836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal MRI segmentation of ischemic stroke lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2007 - 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1595-1598, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCUS: local cooperative unified segmentation of MRI brain scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI07 - 10th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Brisbane, Australia. pp.219-227, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75757-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoNeuroBase: a multi-layered application ontology in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Temal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop: Formal Ontologies Meet Industry (FOMI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00140523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing data and image processing tools in neuroimaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2006 - Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Osaka, Japan. pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00152138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation Markovienne distribuée et coopérative des tissus et des structures présents dans des IRM cérébrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA - 15ème Congres Reconnaissance des Formes et Intelligence Artificielle, RFIA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and Cooperative Markovian Segmentation of tissues and structures in MRI brain scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping Meeting, HBM 2006, June, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer/Human Structural Coupling for Data Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc ENACTIVE 2006: Third International Conference on Enactive Interfaces, Enaction and Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche SMA pour la Segmentation Markovienne des Tissus et Structures Présents dans les IRM Cérébrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées algéro-françaises en imagerie médicale, JETIM 2006, November, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer interaction to learn scenarios from ICU multivariate time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine. Proceedings of the European Conference on Artificial Intelligence in Medicine AIME'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberdeen- Scotland, United Kingdom. pp.424-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00519870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical shape modeling of unfolded retinotopic maps for a visual areas probabilistic atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Canada. pp.705-713, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39899-8_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00772625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From out-of-distribution detection to quality control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy AI in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.101-126, 2025, 9780443237614. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-44-323761-4.00014-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience sans Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collectif CARMEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Conscience. Passerelle entre médecine, biologie, neurosciences, psychologie et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.141-154, 2021, Prométhée, 978-5-37747-423-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imageurs, encore un effort si vous voulez partager vos données !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif sur les nouvelles imageries pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment favoriser le partage en neuroimagerie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traumatic Brain Lesion Quantification based on Mean Diffusivity Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries, BrainLes (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10670, Springer, pp.88-99, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75238-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic multiple sclerosis lesion segmentation with P-LOCUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st MICCAI Challenge on Multiple Sclerosis Lesions Segmentation Challenge Using a Data Management and Processing Infrastructure — MICCAI-MSSEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-21, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01417434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Tissue Injury in Severe Brain Trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9556, Springer International Publishing, pp.57-68, 2016, Lecture Notes in Computer Science, 978-3-319-30857-9. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30858-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Bayesian Framework for MR Brain Scan Tissue and Structure Segmentation Based on Distributed Markovian Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Bichindaritz, Sachin Vaidya, Ashlesha Jain, and Lakhmi C. Jain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Healthcare 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.81-101, 2010, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14464-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00659300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ms-Multi-Spine challenge proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS-MULTISPINE 2025 - Miccai Challenge on MS Lesions Segmentation in Spinal Cord MRIs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Online event, France. pp.1-35, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05317094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSSEG-2 challenge proceedings: Multiple sclerosis new lesions segmentation challenge using a data management and processing infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2021 - 24th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. , pp.126, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358968v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimaging data sharing with FLI-IAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBRAINS 2024 - First workshop of EBRAINS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la Conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Coll. Prométhée, Collection dirigée par Mireille Albrieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04831562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy clinical AI solutions: a unified review of uncertainty quantification in deep learning models for medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised scalable anomaly detection: application to medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Grenoble - Rhône-Alpes; Grenoble Institut des neurosciences. 2022, pp.1-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-related fMRI adaptation paradigm on real and synesthetic colors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le fonctionnement cérébral : Apports de l'Imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d'Apprentissage de Scénarios à partir de Séries Symboliques Temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobase: gestion de données et de connaissances distribuées en neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cointepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00139814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulaire de consentement permettant le partage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01773015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId523"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Dojat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research, Inserm.Deputy scientific director for digital biology and digital medicine, Inria.Cofounder & scientific advisor of Pixyl Medical (https://pixyl.ai/).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2747-6845</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075440202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-7758-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Dojat (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tinyurl.com/Michel-Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) is currently Research Director at the Institute National for Health and Medical Research (Inserm) and Deputy scientific director for digital biology and health at Inria. His major scientific fields are Neuroimaging, Neuroinformatics, Image and Signal analysis with a specific focus on Human Vision. He is involved in different AI in medicine projects and has developed specific tools for brain imaging analysis and ICU monitoring. He manages a national project, FLI-IAM, for the management of data, metadata and processing pipelines for in vivo imaging. He contributes to specific actions for supporting data sharing for clinical and preclinical studies. He is cofounder and scientific advisor of Pixyl, an AI-based medical services company. He is IEEE senior fellow, associate editor Brain Imaging Methods (Frontiers in Neuroscience and Frontiers in Neuroimaging), past member of the editorial board of the Artificial Intelligence in Medicine journal (2003-13), regularly serves as reviewer for international journals (Neuroimage, TMI, HBM, Brain, …) and scientific committee member of international conferences (AIM, MICCAI, ISBI, …). He received his engineer diploma in Material Physics from Insa (Lyon, Fr, 1982), a PhD in Computer Science (Paris, Fr, 1994) and a Habilitation à Diriger des Recherches (Grenoble, Fr, 1999). He has been supervising PhD students (20) and post-doctoral fellows (8). See publications </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-7758-2011</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain-graph framework for restingstate connectivity analysis in coma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Cabrera Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking neuroinflammation and functional connectivity disruption in coma: a graph-theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Cabrera Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EBRAINS Student Conference on Interdisciplinary Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Nice, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable AI and Graph Theory in Disorders of Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Cabrera Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - 3ème Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph theory in Disorders of Consciousness: Toward multimodal integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Cabrera Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 5th Annual Meeting of the Neuromod Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Antibes, France. , pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated approach for quality control and harmonization of large multiparametric and multicenter MRI databases: methodology and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saghiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Côme Douteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bressand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2025 - 7ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroinflammation and disrupted functional connectivity in coma: a graph-theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Cabrera Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBRAINS Summit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Brussels, Belgium. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation d'IRM multimodales par réseaux de neurones : Stratégies de transfert d'apprentissage pour des ensembles de données de taille limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Daniela Talba Malla Tchamedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Moyal Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soléakhéna Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024 - Colloque français d’intelligence artificielle en imagerie biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIO-AIDE : une modélisation spatio-temporelle des effets secondaires cognitifs observés dans les suites de la radiothérapie cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amrani Joutei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès de la SFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04412008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced neurotoxicity assessed by spatio-temporal modelling combined with artificial Intelligence after brain radiotherapy: the RADIO-AIDE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bressand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISoRED 2023 - International Society for Radiation Epidemiology and Dosimetry 1st meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sitges, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04200854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human visual areas' variability noninvasively delineated using a rapid fMRI protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - 28th Annual meeting of the Organization for Humain Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow (Ecosse), United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodal statistics-based structural pattern detection for graph collections characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Complex System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of EEG localizers for EEG sources localization informed by fMRI at high spatio-temporal resolution (S4 method)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR VISION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection in the MRI data of newly diagnosed Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès de la Société Française de Résonance Magnétique en Biologie et Médecine - SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la procédure de cartographie rétinotopique par IRMf pour une application clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of RMS contrast normalization on the retinotopic processing of spatial frequencies during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable magnetic resonance fingerprinting: Incremental inference of high dimensional elliptical mixtures from large data volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.578-603. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-AOAS2124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye movement dynamics are a key factor for intra-saccadic motion perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.8144. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-39420-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires mouvants du voyage mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.239-245. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2025022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring continual learning strategies in artificial neural networks through graph-based analysis of connectivity: insights from a brain-inspired perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwight Nwaigwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mainsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 185, pp.107125. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2025.107125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual dysfunction of superior colliculus and lateral geniculate nucleus in idiopathic blepharospasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the neurological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.123272. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jns.2024.123272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04737019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy clinical AI solutions: A unified review of uncertainty quantification in Deep Learning models for medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 150, pp.102830. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2024.102830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based methods coupled with specific distributional distances for adversarial attack detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwight Nwaigwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2023.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImUnity: A generalizable VAE-GAN solution for multicenter MR image harmonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stenzel Cackowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.102799. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.102799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial pressure monitoring with and without brain tissue oxygen pressure monitoring for severe traumatic brain injury in France (OXY-TC): an open-label, randomised controlled superiority trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (11), pp.1005-1014. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(23)00290-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodal statistics-based equivalence relation for graph collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (1), pp.014302. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.014302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Automatic methods for multiple sclerosis new lesions detection and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.1176625. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1176625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle anomaly detection: Application to brain MRI analysis of &amp;lt;i&amp;gt;de novo&amp;lt;/i&amp;gt; Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Kmetzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 125, pp.102251. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in subcortical visual structures in de novo Patients with Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.102906. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Quantification of Brain Lesion Volume From Post-trauma MR Diffusion-Weighted Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.740603. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2021.740603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sclerosis lesions segmentation from multiple experts: The MICCAI 2016 challenge dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 244, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of intra-saccadic motion perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (11), pp.19. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.21.11.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multicenter Preclinical MRI Study: Definition of Rat Brain Relaxometry Reference Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Perles-Barbacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delzescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Dysfunction of the Superior Colliculus in De Novo Parkinsonian Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (4), pp.533-546. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.25696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of visual hallucinations originating from deafferented occipital cortex by robotized transcranial magnetic stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Passera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Harquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131 (8), pp.1728-1730. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2020.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Dysfunction of the Superior Colliculus in De Novo Parkinsonian Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (4), pp.533-546. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.25696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate pattern analysis of fMRI data for imaginary and real colours in grapheme-colour synaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu J Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (5), pp.3434-3456. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.14774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Animal Shanoir (SAS) A Cloud-Based Solution for Managing Preclinical MR Brain Imaging Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Loury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2020.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of background and contour luminance on the hue and brightness of the Watercolor effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.9 - 19. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective Evaluation of Multiple Sclerosis Lesion Segmentation using a Data Management and Processing Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.13650. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-31911-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01847873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural circuits for long-range color filling-in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Abbatecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.30 - 43. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging does not reveal structural alterations in the brain of grapheme-color synesthetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0194422. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0194422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desperately seeking grey matter volume changes in sleep apnea: A methodological review of magnetic resonance brain voxel-based morphometry studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smrv.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02473139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aging on low luminance contrast processing in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01341092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilayer Ontology of Instruments for Neurological, Behavioral and Cognitive Assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-014-9244-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01069670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of the neuroimaging literature on synesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01166891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of fMRI retinotopic maps, from V1 to V4, for cognitive experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.277-289. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01166889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the watercolor effect: from stimulus properties to neural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01166906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multimodal Brain Tumor Image Segmentation Benchmark (BRATS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Menze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayashree Kalpathy-Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Farahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (10), pp.1993-2024. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2014.2377694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935640v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Differences in Spatial Frequency Processing during Scene Categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (8), pp.e0134554. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of contour frequency, amplitude, and luminance to the watercolor effect estimated by conjoint measurement Fr ed eric Devinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/14.4.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01166901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landmark alignment for high-resolution fMRI group studies: toward a fine cortical investigation of hand movements in human.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218 (1), pp.83-95. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2013.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00874380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinotopic and lateralized processing of spatial frequencies in human visual cortex during scene categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (8), pp.1315-31. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast joint detection-estimation of evoked brain activity in event-related fMRI using a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.821-837. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2225636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00753873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial selectivity of the watercolor effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.A1-A6. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.31.0000A1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01166904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Pattern-Information Analysis in Vision Science: A Pragmatic Examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu J. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7588, pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BOLD signature of eyeblinks in the visual cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.149-61. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Markov model for cooperative clustering: application to robust MRI brain scan segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scherrer Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dojat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 152 (3), pp.116-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00752896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neural Bases of Grapheme-Color Synesthesia Are Not Localized in Real Color-Sensitive Areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhr236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00635382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Spatial Independent Component Analysis for fMRI Data Sets Embedded in the AnalyzeFMRI R Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (9), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00659425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of maximum end-tidal CO(2) values to improve end-tidal CO(2) monitoring accuracy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Brimioulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vandenbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), pp.278-83. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4187/respcare.00837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00635391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI retinotopic mapping at 3 T: benefits gained from correcting the spatial distortions due to static field inhomogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flor Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.30. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/10.12.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00589249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed local MRF models for tissue and structure brain segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (8), pp.1278-1295. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2009.2014459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agentification of Markov model-based segmentation: application to magnetic resonance brain scans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.81-95. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2008.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology for sharing medical images and regions of interest in neuroimaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Temal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (5), pp.766-78. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00344293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge construction from time series data using a collaborative exploration system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.672-87. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge construction from time series data using a collaborative exploration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.672-687. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2007.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00461373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating distributed and heterogeneous information sources in neuroimaging: the NeuroBase Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00141685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global integration of local color differences in transparency perception: An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loÿs Piettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3-4), pp.357-64. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523806233200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00131774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicenter randomized trial of computer-driven protocolized weaning from mechanical ventilation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mancebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roeseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderique Schortgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 174 (8), pp.894-900. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.200511-1780OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00388976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-driven management of prolonged mechanical ventilation and weaning: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Bouadma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Taillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mancebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (10), pp.1446-50. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-005-2766-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00391138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of interactions across the visual field in the human cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.818-28. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation of human brain MR images using a multi-agent approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (2), pp.153-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical shape modeling of low level visual area borders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3), pp.353-60. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2004.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in neuroimaging: four challenges to improve interpretation of brain images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (2), pp.91-5. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2003.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence of pattern onset responses in the human visual areas: an fMRI constrained VEP source analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.801-17. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI retinotopic mapping--step by step.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (4), pp.1665-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UMLS-based knowledge acquisition tool for rule-based clinical decision support system development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya L. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bierling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.351-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based systems for automatic ventilatory management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Care Clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (3), pp.379-96, viii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving illusory contours activate primary visual cortex: an fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan M. Warnking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (7), pp.663-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative framework for segmentation of MRI brain scans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Germond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of a computer-controlled pressure support mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Harf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161 (4 Pt 1), pp.1161-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario recognition for temporal reasoning in medical domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1-2), pp.139-55. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(98)00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a general theory of time and change in patient monitoring: experiment and evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Chittaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (5), pp.435-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NéoGanesh: a working system for the automated control of assisted ventilation in ICUs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Harf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (2), pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a knowledge-based system providing ventilatory management and decision for extubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Harf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 153 (3), pp.997-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge-based system for assisted ventilation of patients in intensive care units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Harf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (4), pp.239-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some key elements for exploring the complexity of brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Feb 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé numérique au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amis des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIAD, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster globally, Reduce locally: Scalable efficient dictionary compression for magnetic resonance fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Delphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2025 - International Symposium in Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Houston, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir: vers un partage FAIR des données d’imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Community</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health in the 21th</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPR 2025 - 4th Annecy Round Table on Cardio Pulmonary Resuscitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Richard, Apr 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Conformal Volume Estimation in 3D Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2024 - 27th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marakech, Morocco. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72117-5_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-dimensional aspect of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miccai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrachech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04761437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de sources EEG de potentiels évoqués sur évènements oculaires par déconvolution de coefficients de régression Spline : Application à la perception intra-saccadique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation incrémentale pour la détection non supervisée d'anomalies multivariées en imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain subtle anomaly detection based on auto-encoders latent space analysis : application to de novo parkinson patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Trombetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE 20th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartegena de Indias, Colombia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalles de confiance pour l'estimation de superficies à partir d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards frugal unsupervised detection of subtle abnormalities in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-based Quality Control for Subcortical Structures Segmentation in T1-weighted Brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2023 - International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toronto, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Hybrid Networks for liver tumor segmentation with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMIA 2023 - 2nd Workshop on Resource-Efficient Medical Image Analysi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2308.11969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Aggregation as a key to feature-based OOD detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSURE 2023 - 5th International Workshop on Uncertainty for Safe Utilization of Machine Learning in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2307.15647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TriadNet: Sampling-free predictive intervals for lesional volume in 3D brain MR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSURE 2023 - 5th International Workshop on Uncertainty for Safe Utilization of Machine Learning in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2307.15638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety-Net : Identification automatique des erreurs de segmentation des lésions de la Sclérose-en-Plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2023 - 6ème Congrès Scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMBM, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Uncertainty Quantification for Deep Learning-based MR Brain Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2022 - Conference francophone pour l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Voxel Prediction Uncertainty: Identifying brain lesions you can trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iMIMIC 2022 - Workshop on Interpretability of Machine Intelligence in Medical Image Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17976-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Evaluation of Uncertainty Quantification Techniques for Deep Learning based MRI Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB &amp; ISMRT 2022 - 31st Joint Annual Meeting International Society for Magnetic Resonance in Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeProxy_DB : an open database on the visual system of healthy young volunteers (oculometric, EEG and MRI signals)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging 3D information in unsupervised brain MRI segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - 18th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice / Virtual, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Correlates of Intra-saccadic Motion Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR VISION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network embedding for brain connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice / Virtual, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSSEG-2: Un challenge d'imagerie médicale sur VIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSSEG-2: A medical imaging challenge on VIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du Transfer Learning pour la segmentation automatique de lésions cérébrales radio-induites chez des patients atteints de glioblastome à partir d’un nombre restreint d’IRMs annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadya Pyatigorskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Nichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de biostatistique 2021 du GDR « Statistiques &amp; Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch vs. Global Image-Based Unsupervised Anomaly Detection in MR Brain Scans of Early Parkinsonian Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCN 2021 - 4th International Workshop in Machine Learning in Clinical Neuroimaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.34-43, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87586-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imageurs encore un effort si vous voulez partager des données !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INS2I Nouvelles imageries : journées en hommage à Christian Barillot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions workpackages - Hub IAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des workpackages de FLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning models to study the early stages of Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Kmetzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2020 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.1534-1537, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain abnormalities detection in de Novo Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Data and Image Processing Pipelines: The Information Analysis & Management initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAID: French American Innovative Day. Procedural medicine in the digital age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture Models for the characterization of brain abnormalities in &amp;quot;de novo&amp;quot; Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIV 2019 - 3e Congrès National d’Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the study of Machine Learning distracting for Neurosciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges Science Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI characterization of brain abnormalities in de novo Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venice, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Structural Differences Are Revealed by VBM in 'de novo' Parkinsonian Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2019 - 17th World Congress On Medical And Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France. pp.268-272, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No structural Brain differences in 'de novo' Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Machine et Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Transfo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning & Neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ECCOREV "Intelligence artificielle et Big Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Life Imaging and the transversal node for Information Analysis and Management (IAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFR 2018 - Journées Françaises de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01895605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeCoG: Eye movements as multidimensional signatures of cognitive and cerebral (dys)functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de NeuroCoG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyHRF: A Python Library for the Analysis of fMRI Data Based on Local Estimation of the Hemodynamic Response Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Frau-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Python in Science Conference (SciPy 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Austin, TX, United States. pp.34-40, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25080/shinma-7f4c6e7-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Data and Image Processing Pipelines: The Information Analysis & Management initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cointepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2016 - 22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation des tumeurs cérébrales de bas grade par une approche bayésienne : délinéation manuelle versus automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flor Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ducray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of manual versus automatic delineation of low-grade gliomas based on MR brain scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flor Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ducray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM) 2014 Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse parcimonieuse des données d'IRM fonctionnelle dans un cadre bayésien variationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Enikeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Variable Selection To Assess Experimental Condition Relevance In Event-Related fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2013 - 10th IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1508-1511, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive experimental condition selection in event-related fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2012 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.1755-1758, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00710489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables dans un cadre Bayésien de traitement de données d'IRM fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Plasticity Correlates Of The Thumb Extension Recovery After Tendon Transfer. A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizzio Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2011 - 17th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Québec City, Canada. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational solution to the joint detection estimation of brain activity in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2011 - 14th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.260-268, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23629-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00635384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Bayesian approach for the Joint Detection Estimation of Brain Activity in functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2011, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacem Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian variational approximation for the joint detection estimation of brain activity in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - IEEE Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.469-472, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical representation of the hand movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizzio Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Grenoble Cognition - 2e Rencontres du Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Multi-Sequence Markov Model For Brain Lesion Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Artificial Intelligence and Statistics - AISTATS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sardinia, Italy. pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00723808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core ontology of instruments used for neurological, behavioral and cognitive assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on formal ontology in information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.185-198, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-535-8-185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00519801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive weighted fusion of multiple MR sequences for brain lesion segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.69-72, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00723807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical and motor plasticity in response to multi digit tendon transfers: a case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Paclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Cahouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISB 2009 - XXII Congress of the International Society of Biomechanics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation collaborative de séries temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'association pour la recherche cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00461366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse en Composantes Indépendantes Temporelle en Imagerie par Résonance Magnétique Fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnalyzeFMRI: an R package to perform statistical analysis on FMRI datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2009 - The R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional random field approach for coupling local registration with robust tissue and structure segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2009 - 12th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.540-548, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04271-3_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00517880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Bayesian joint model for MR brain scan tissue and structure segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer-Assisted Intervention – MICCAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York, NY, United States. pp.1066-1074, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85990-1_128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00356883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRF agent based segmentation: Application to MRI brain scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dojat Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME 2007 - 11th Conference on Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73599-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00519836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal MRI segmentation of ischemic stroke lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2007 - 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1595-1598, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human-machine cooperative approach for time series data interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dojat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Artificial Intelligence in Medicine (AIME 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00519815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human-Machine Cooperative Approach for Time Series Data Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Conference on Artificial Intelligence In Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Aberdeen, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73599-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00461454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCUS: local cooperative unified segmentation of MRI brain scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI07 - 10th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Brisbane, Australia. pp.219-227, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75757-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00402276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoNeuroBase: a multi-layered application ontology in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Temal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop: Formal Ontologies Meet Industry (FOMI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00140523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing data and image processing tools in neuroimaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2006 - Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Osaka, Japan. pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00152138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation Markovienne distribuée et coopérative des tissus et des structures présents dans des IRM cérébrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA - 15ème Congres Reconnaissance des Formes et Intelligence Artificielle, RFIA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and Cooperative Markovian Segmentation of tissues and structures in MRI brain scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping Meeting, HBM 2006, June, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer/Human Structural Coupling for Data Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc ENACTIVE 2006: Third International Conference on Enactive Interfaces, Enaction and Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche SMA pour la Segmentation Markovienne des Tissus et Structures Présents dans les IRM Cérébrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées algéro-françaises en imagerie médicale, JETIM 2006, November, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer interaction to learn scenarios from ICU multivariate time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine. Proceedings of the European Conference on Artificial Intelligence in Medicine AIME'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberdeen- Scotland, United Kingdom. pp.424-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00519870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical shape modeling of unfolded retinotopic maps for a visual areas probabilistic atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Canada. pp.705-713, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39899-8_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00772625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From out-of-distribution detection to quality control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy AI in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.101-126, 2025, 9780443237614. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-44-323761-4.00014-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience sans Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collectif CARMEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Conscience. Passerelle entre médecine, biologie, neurosciences, psychologie et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.141-154, 2021, Prométhée, 978-5-37747-423-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imageurs, encore un effort si vous voulez partager vos données !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif sur les nouvelles imageries pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment favoriser le partage en neuroimagerie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traumatic Brain Lesion Quantification based on Mean Diffusivity Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries, BrainLes (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10670, Springer, pp.88-99, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75238-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic multiple sclerosis lesion segmentation with P-LOCUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st MICCAI Challenge on Multiple Sclerosis Lesions Segmentation Challenge Using a Data Management and Processing Infrastructure — MICCAI-MSSEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-21, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01417434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Tissue Injury in Severe Brain Trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9556, Springer International Publishing, pp.57-68, 2016, Lecture Notes in Computer Science, 978-3-319-30857-9. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30858-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Bayesian Framework for MR Brain Scan Tissue and Structure Segmentation Based on Distributed Markovian Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Bichindaritz, Sachin Vaidya, Ashlesha Jain, and Lakhmi C. Jain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Healthcare 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.81-101, 2010, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14464-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00659300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ms-Multi-Spine challenge proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS-MULTISPINE 2025 - Miccai Challenge on MS Lesions Segmentation in Spinal Cord MRIs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Online event, France. pp.1-35, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05317094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSSEG-2 challenge proceedings: Multiple sclerosis new lesions segmentation challenge using a data management and processing infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2021 - 24th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. , pp.126, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358968v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimaging data sharing with FLI-IAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBRAINS 2024 - First workshop of EBRAINS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la Conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Coll. Prométhée, Collection dirigée par Mireille Albrieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04831562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trustworthy clinical AI solutions: a unified review of uncertainty quantification in deep learning models for medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tucholka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senan Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised scalable anomaly detection: application to medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Oudoumanessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Grenoble - Rhône-Alpes; Grenoble Institut des neurosciences. 2022, pp.1-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-related fMRI adaptation paradigm on real and synesthetic colors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le fonctionnement cérébral : Apports de l'Imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d'Apprentissage de Scénarios à partir de Séries Symboliques Temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobase: gestion de données et de connaissances distribuées en neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cointepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00139814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulaire de consentement permettant le partage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01773015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId523"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60852851"/>
+    <w:nsid w:val="CC29ABC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-dojat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-6845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075440202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-7758-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/Michel-Dojat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-7758-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cabrera Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saghiah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#244;me Douteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Daniela Talba Malla Tchamedeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Damon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Silvestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04412008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jacob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani Joutei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ribeiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kristensen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Carboni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Entzmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mu&#241;oz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836864v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Oudoumanessah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOAS2124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39420-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Bhattacharjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Nwaigwe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mainsant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bayle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2025.107125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04737019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Meoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hutchinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelissier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2024.123272" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Doyle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Dehaene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102830" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04421207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2023.10.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04116278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stenzel Cackowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Chabanne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(23)00290-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.014302" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1176625" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578350v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mu&#241;oz-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Kmetzsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102251" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coizet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102906" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593111v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mistral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tucholka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.740603" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118589" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rabier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.11.19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Deruelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03344921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.04.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Hera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25696" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02888669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bodin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Chi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020119v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J Ruiz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14774" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847873v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Istace" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31911-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gerardin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devinck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.01.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01887326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abbatecola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.083" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pizzagalli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02473139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barthelemy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis P&#233;pin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2015.03.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.051" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01069670v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-014-9244-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166891v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00103" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00277" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00805" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935640v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Menze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Jakab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Kalpathy-Cramer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Farahani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2377694" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134554" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874380v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.05.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827617v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00397" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2225636" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.0000A1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766374v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J. Ruiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.03.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9H6QW10-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752896v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scherrer Beno&#238;t" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dojat Michel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635382v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr236" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brimioulle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbergen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.00837" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589249v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.12.30" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scherrer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2014459" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381395v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2008.08.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00344293v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Temal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2008.03.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381739v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2007.09.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBQ2H14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461373v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00141685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#255;s Piettre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233200" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388976v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lellouche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mancebo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jolliet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roeseler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Schortgen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200511-1780OC" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391138v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Cabello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Taill&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-005-2766-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/471FD46C5C8F521B711A7FED1CB33931C3BE58A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402337v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.035" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402306v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2004.06.023" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402364v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2003.12.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402335v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.047" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402394v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya L. Achour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rieux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bierling" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402401v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Brochard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402417v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402412v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Germond" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Taylor" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402420v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Harf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Touchard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brochard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402424v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(98)00020-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402432v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Chittaro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laforest" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402430v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507537v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766234v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903151v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Community" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048258v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915405v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72117-5_59" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04761437v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936875v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437623v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998623v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trombetta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230351" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140049v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192108v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126201v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436251v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.11969" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436218v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.15638" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436227v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.15647" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126182v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498120v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883749v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17976-1_6" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578023v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540373v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273953v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433894" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939927v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433878" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708105v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708108v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397081v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87586-2_4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505861v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nichelli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873699v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098529" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030791v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030811v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165642v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165632v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436886v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970682v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759544" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426273v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190225" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192447v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165661v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165616v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01895605v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000154v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488230v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107520v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdillion" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107700v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000128v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933701v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Enikeeva" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859391v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556821" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00710489v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235920" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780088v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642142v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Pizzagalli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635384v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_32" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780559v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780506v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967734" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Lorenzo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519801v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-535-8-185" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723807v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490413" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372763v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386659v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461366v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851143v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517880v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04271-3_66" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356883v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scherrer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85990-1_128" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519815v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461454v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73599-1_1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZNZMNV0P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519836v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73599-1_2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402278v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Kabir" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352610" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75757-3_27" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140523v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lando" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00152138v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954054v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953905v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953904v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953906v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519870v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00772625v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39899-8_86" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915422v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-323761-4.00014-6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277509v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273927v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273728v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704679v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75238-9_8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01417434v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423467v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heck" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30858-6_6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659300v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6_5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A962D43A50560F7E139E58CBE6B508AEF7B0B446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05317094v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358968v3" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04736937v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831562v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goldberg" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uga-editions.com/menu-principal/collections-et-revues/collections/promethee" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806630v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824951v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623554v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464395v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954115v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/medihal-01773015v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-dojat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-6845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075440202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-7758-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/Michel-Dojat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-7758-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Cabrera Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saghiah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#244;me Douteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Daniela Talba Malla Tchamedeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04412008v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jacob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani Joutei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Damon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Silvestre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kristensen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Carboni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Entzmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mu&#241;oz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836864v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Oudoumanessah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOAS2124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39420-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Bhattacharjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Nwaigwe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mainsant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bayle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2025.107125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04737019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Meoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hutchinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelissier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2024.123272" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senan Doyle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Dehaene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102830" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04421207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2023.10.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04116278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stenzel Cackowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Chabanne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(23)00290-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.014302" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1176625" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578350v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mu&#241;oz-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Kmetzsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102251" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coizet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102906" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593111v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mistral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tucholka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.740603" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118589" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rabier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.11.19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Deruelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681600v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Hera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25696" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03344921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.04.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14774" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02888669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bodin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Chi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764861v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gerardin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devinck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.01.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847873v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Istace" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31911-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01887326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abbatecola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.083" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pizzagalli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02473139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barthelemy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis P&#233;pin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2015.03.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.051" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01069670v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-014-9244-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166891v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00103" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00277" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00805" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935640v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Menze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Jakab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Kalpathy-Cramer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Farahani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2377694" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134554" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874380v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.05.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827617v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00397" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2225636" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.0000A1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766374v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J. Ruiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.03.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9H6QW10-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752896v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scherrer Beno&#238;t" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dojat Michel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635382v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr236" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brimioulle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbergen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.00837" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589249v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.12.30" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scherrer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2014459" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381395v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2008.08.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00344293v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Temal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2008.03.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381739v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2007.09.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCBQ2H14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461373v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00141685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#255;s Piettre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233200" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388976v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lellouche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mancebo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jolliet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roeseler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Schortgen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200511-1780OC" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391138v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Cabello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Taill&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-005-2766-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/471FD46C5C8F521B711A7FED1CB33931C3BE58A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402337v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.035" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402306v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2004.06.023" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402364v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2003.12.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402335v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.047" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402394v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402405v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya L. Achour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rieux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bierling" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402401v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Brochard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402417v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402412v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Germond" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Taylor" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402420v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Harf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Touchard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brochard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402424v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(98)00020-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402432v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Chittaro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laforest" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402430v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507537v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903151v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Community" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048258v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915405v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72117-5_59" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04761437v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936875v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437623v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998623v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trombetta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230351" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140049v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192108v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126201v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436251v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.11969" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436227v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.15647" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436218v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.15638" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126182v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498120v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883749v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17976-1_6" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578023v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540373v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273953v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433894" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939927v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433878" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708108v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708105v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505861v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nichelli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397081v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87586-2_4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030791v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030811v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873699v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098529" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165632v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436886v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165642v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970682v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759544" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426273v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190225" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192447v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165661v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165616v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01895605v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000154v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488230v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107520v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdillion" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107700v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000128v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933701v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Enikeeva" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859391v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556821" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00710489v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235920" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780088v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642142v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Pizzagalli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635384v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_32" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780559v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780506v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967734" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Lorenzo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519801v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-535-8-185" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723807v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490413" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372763v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461366v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386659v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851143v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517880v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04271-3_66" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356883v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scherrer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85990-1_128" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519836v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73599-1_2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402278v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Kabir" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352610" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519815v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461454v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73599-1_1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZNZMNV0P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75757-3_27" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140523v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lando" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00152138v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954054v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953905v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953904v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953906v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519870v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00772625v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39899-8_86" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915422v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-323761-4.00014-6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277509v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273927v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273728v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704679v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75238-9_8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01417434v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423467v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heck" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30858-6_6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659300v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6_5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A962D43A50560F7E139E58CBE6B508AEF7B0B446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05317094v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358968v3" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04736937v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831562v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goldberg" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uga-editions.com/menu-principal/collections-et-revues/collections/promethee" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806630v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824951v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623554v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464395v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954115v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/medihal-01773015v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>