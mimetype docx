--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -220,676 +220,676 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium polyniensis sp.nov, a non-tuberculous mycobacterium clinical isolate from Tahiti, French Polynesia</w:t>
+                <w:t xml:space="preserve">IgE Anti‐Beta Coronaviruses Serology in Napoleon Soldiers, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Keita</w:t>
+                <w:t xml:space="preserve">Nor El Houda Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morsli</w:t>
+                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drancourt</w:t>
+                <w:t xml:space="preserve">Sandrine Thiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Levy</w:t>
+                <w:t xml:space="preserve">Elodie Terrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 70, pp.101691. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 98 (1), pp.e70800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2025.101691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05591330v1</w:t>
+                <w:t xml:space="preserve">hal-05474185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical distribution of Mycobacterium tuberculosis complex lineages in sub-Saharan Africa: An interactive review.</w:t>
+                <w:t xml:space="preserve">Snapshot based on whole-genome sequencing revealing the species and antimicrobial susceptibility profiles of Mycobacterium tuberculosis complex recovered at a major tertiary care center in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.K. Badiane</w:t>
+                <w:t xml:space="preserve">Israa El Jouaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Harouna Hamidou</w:t>
+                <w:t xml:space="preserve">Ghena Sobh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Padane</w:t>
+                <w:t xml:space="preserve">Wafaa Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zgheib</w:t>
+                <w:t xml:space="preserve">Sima Tokajian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Oumarou Hama</w:t>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.108696. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2026.108696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-026-12609-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05591250v1</w:t>
+                <w:t xml:space="preserve">hal-05591320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary on Seersholm Et al.: Yersinia pestis Infection Is Not Synonymous With Deadly Plague in Neolithic Scandinavia</w:t>
+                <w:t xml:space="preserve">Geographical distribution of Mycobacterium tuberculosis complex lineages in sub-Saharan Africa: An interactive review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
+                <w:t xml:space="preserve">J.K. Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
+                <w:t xml:space="preserve">Z. Harouna Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Slavin</w:t>
+                <w:t xml:space="preserve">A. Padane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Sebbane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oumarou Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.70200⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.108696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2026.108696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474172v1</w:t>
+                <w:t xml:space="preserve">hal-05591250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snapshot based on whole-genome sequencing revealing the species and antimicrobial susceptibility profiles of Mycobacterium tuberculosis complex recovered at a major tertiary care center in Lebanon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commentary on Seersholm Et al.: Yersinia pestis Infection Is Not Synonymous With Deadly Plague in Neolithic Scandinavia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghena Sobh</w:t>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Achache</w:t>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sima Tokajian</w:t>
+                <w:t xml:space="preserve">Philip Slavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghiles Grine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 26 (1), pp.395. </w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 189 (1), pp.e70200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-026-12609-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.70200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591320v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgE Anti‐Beta Coronaviruses Serology in Napoleon Soldiers, France</w:t>
+                <w:t xml:space="preserve">Mycobacterium polyniensis sp.nov, a non-tuberculous mycobacterium clinical isolate from Tahiti, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nor El Houda Merrouche</w:t>
+                <w:t xml:space="preserve">M.L. Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
+                <w:t xml:space="preserve">M. Morsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Thiol</w:t>
+                <w:t xml:space="preserve">M. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Terrer</w:t>
+                <w:t xml:space="preserve">M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fantini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Grine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 98 (1), pp.e70800. </w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 70, pp.101691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.70800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2025.101691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474185v1</w:t>
+                <w:t xml:space="preserve">hal-05591330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The recurring issue of syphilis in Europe: Comment on “Ancient genomes reveal a deep history of Treponema pallidum in the Americas”</w:t>
               </w:r>
@@ -973,746 +973,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cost-effective LAMP method for screening and monitoring enteropathogenic Yersinia in environmental matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Diagnosing past infections: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Boualam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science in One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soh.2025.100133⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (2), pp.116933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2025.116933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387078v1</w:t>
+                <w:t xml:space="preserve">hal-05369233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanobrevibacter smithii strain U29 whole genome sequence delineates M. smithii intermediate cell variants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ihab Malat</w:t>
+                <w:t xml:space="preserve">Diagnosing plague in 17th century camelids from Romania along historical Silk Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Boualam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bossi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-025-07444-4⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.105814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2025.105814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372618v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing past infections: A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Development of a cost-effective LAMP method for screening and monitoring enteropathogenic Yersinia in environmental matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2025.116933⟩</w:t>
+              <w:t xml:space="preserve">Science in One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soh.2025.100133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369233v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing plague in 17th century camelids from Romania along historical Silk Routes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Boualam</w:t>
+                <w:t xml:space="preserve">Methanobrevibacter smithii strain U29 whole genome sequence delineates M. smithii intermediate cell variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Malat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raymond Ruimy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134, pp.105814. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2025.105814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-025-07444-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371526v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of red squirrels in leprosy dynamics in the United Kingdom: a critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Souguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Oueslati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tarek Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21, pp.101114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.101114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375388v1</w:t>
+                <w:t xml:space="preserve">halshs-05537509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of red squirrels in leprosy dynamics in the United Kingdom: a critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Souguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Oueslati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">T. Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21, pp.101114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.101114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05537509v1</w:t>
+                <w:t xml:space="preserve">hal-05375388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoserological detection of Coronavirus antigens in dental calculus of human remains dating from the beginning of the 19th century, French Ardennes</w:t>
               </w:r>
@@ -1724,51 +1724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oumarou Hama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Malat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (2), pp.e0514122. </w:t>
@@ -1960,1199 +1960,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of community-acquired meningitis syndrome outbreaks in southern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Morsli</w:t>
+                <w:t xml:space="preserve">An ancient coronavirus from individuals in France, circa 16th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Salipante</w:t>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Kerharo</w:t>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Boudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Stephan</w:t>
+                <w:t xml:space="preserve">Guylaine Miotello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1102130⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2023.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045149v1</w:t>
+                <w:t xml:space="preserve">hal-04148896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Enterococcus secretome inhibits the growth of Mycobacterium tuberculosis complex mycobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current knowledge and clinical perspectives for a unique new phylum: Nanaorchaeota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Achache</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Access Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/acmi.0.000471.v3⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 276, pp.127459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2023.127459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536496v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infections cutanées à Mycobacterium chelonae non iatrogènes : cohorte descriptive rétrospective multicentrique française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycobacterium tuberculosis Resides in Macrophages in Laryngeal Tuberculosis: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud A Boualam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mimari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leymarie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+                <w:t xml:space="preserve">Delphine Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2023.09.100⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12121413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355557v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPE Barcoding Identifies Biclonal Mycobacterium ulcerans Buruli Ulcer, Côte d’Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infections cutanées à Mycobacterium chelonae non iatrogènes : cohorte descriptive rétrospective multicentrique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tchan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Hammoudi</w:t>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00342-23⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (8), pp.A95-A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2023.09.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154489v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culturing clinical Methanobrevibacter smithii using GG medium in a minimal anaerobe atmosphere.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Pilliol</w:t>
+                <w:t xml:space="preserve">PPE Barcoding Identifies Biclonal Mycobacterium ulcerans Buruli Ulcer, Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ngazoa-Kakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Apia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheick Oumar Guindo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
+                <w:t xml:space="preserve">N. Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 207, pp.106704. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.e0034223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2023.106704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00342-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115635v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of rapid diagnostic tests for the detection of ancient malaria infections in dental pulp from the sixth century in Versailles, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Boualam</w:t>
+                <w:t xml:space="preserve">Culturing clinical Methanobrevibacter smithii using GG medium in a minimal anaerobe atmosphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Heitzmann</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Cheick Oumar Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-023-04582-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207, pp.106704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2023.106704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278778v1</w:t>
+                <w:t xml:space="preserve">hal-04115635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ancient coronavirus from individuals in France, circa 16th century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
+                <w:t xml:space="preserve">Use of rapid diagnostic tests for the detection of ancient malaria infections in dental pulp from the sixth century in Versailles, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Boualam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chenal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+                <w:t xml:space="preserve">Florence Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2023.03.019⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-023-04582-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148896v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge and clinical perspectives for a unique new phylum: Nanaorchaeota</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of community-acquired meningitis syndrome outbreaks in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kerharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2023.127459⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1102130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1102130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274996v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium tuberculosis Resides in Macrophages in Laryngeal Tuberculosis: A Case Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Enterococcus secretome inhibits the growth of Mycobacterium tuberculosis complex mycobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Fellag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Achache</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (12), pp.1413. </w:t>
+              <w:t xml:space="preserve">Access Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (6), pp.acmi000471.v3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens12121413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/acmi.0.000471.v3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509468v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium ulcerans-Bordetella trematum chronic tropical cutaneous ulcer: A four-case series, Côte d’Ivoire</w:t>
               </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylveste Dizoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (12), pp.e0011413. </w:t>
@@ -3298,51 +3298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abdelwadoud Boualam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,77 +3406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Based Detection, Identification and Typing of Mycobacterium tuberculosis Complex Lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Padane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Harouna Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,1069 +3785,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitral valve repair is better than mitral valve replacement in native mitral valve endocarditis: Results from a prospective matched cohort</w:t>
+                <w:t xml:space="preserve">First Detection of Methanogens in Orthopedic Prosthesis Infection: A Four-Case Founding Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Oliver</w:t>
+                <w:t xml:space="preserve">Kenza Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leauthier</w:t>
+                <w:t xml:space="preserve">Frédérique Gouriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jamme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Arregle</w:t>
+                <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Martel</w:t>
+                <w:t xml:space="preserve">Piseth Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.02.002⟩</w:t>
+              <w:t xml:space="preserve">Prosthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/prosthesis4010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754531v1</w:t>
+                <w:t xml:space="preserve">hal-03663830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time metagenomics-based diagnosis of community-acquired meningitis: A prospective series, southern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunohistochemical diagnosis of human infectious diseases: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13000-022-01197-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.104247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03949337v1</w:t>
+                <w:t xml:space="preserve">hal-03663700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the healthcare pathway on the outcome of patients with infective endocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arregle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Iline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (9), pp.672-681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ehjacc/zuac088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Metagenomic Diagnosis of Community-Acquired Meningitis: State of the Art</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct diagnosis of Pasteurella multocida meningitis using next-generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bechah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.926240⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(21)00277-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04066140v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing clinical nanorachaeaology: Isolation by co-culture of Nanopusillus massiliensis sp. nov.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Metagenomic Diagnosis of Community-Acquired Meningitis: State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2021.100100⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.926240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.926240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03590655v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct diagnosis of Pasteurella multocida meningitis using next-generation sequencing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing clinical nanorachaeaology: Isolation by co-culture of Nanopusillus massiliensis sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
+                <w:t xml:space="preserve">Y. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Terrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Giancarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(21)00277-9⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2021.100100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678795v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Detection of Methanogens in Orthopedic Prosthesis Infection: A Four-Case Founding Series</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitral valve repair is better than mitral valve replacement in native mitral valve endocarditis: Results from a prospective matched cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piseth Seng</w:t>
+                <w:t xml:space="preserve">Léopold Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Stein</w:t>
+                <w:t xml:space="preserve">Marie Leauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arregle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/prosthesis4010005⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (3), pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663830v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical diagnosis of human infectious diseases: a review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time metagenomics-based diagnosis of community-acquired meningitis: A prospective series, southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kerharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Salipante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.104247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13000-022-01197-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.104247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663700v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of multi-drug-resistant Mycobacterium tuberculosis in Niger: A snapshot based on whole-genome sequencing</w:t>
               </w:r>
@@ -4872,51 +4872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Morsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidou Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4976,51 +4976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoserology points to Coronavirus as possible causative pathogens of the ‘Russian flu’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Ramassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5097,64 +5097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria and Methanogens in the Human Microbiome: a Review of Syntrophic Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Tidjani Alou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5374,51 +5374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Morsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidou Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5459,468 +5459,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tetragenococcus halophilus human gut isolate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycobacterium ulcerans Experimental Dormancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bellali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ahmed Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bogreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Regoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2022.100112⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.21-1327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275622v1</w:t>
+                <w:t xml:space="preserve">hal-03678879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential word expression analyses highlight plague dynamics during the second pandemic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tetragenococcus halophilus human gut isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Oumar Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.210039⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2022.100112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663619v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium ulcerans Experimental Dormancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukil</w:t>
+                <w:t xml:space="preserve">Differential word expression analyses highlight plague dynamics during the second pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Lalaoui</w:t>
+                <w:t xml:space="preserve">Riccardo Nodari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bogreau</w:t>
+                <w:t xml:space="preserve">Sara Epis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Regoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.21-1327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.210039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678879v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of SARS-CoV-2 Variants From 24,181 Patients Exemplifies the Role of Globalization and Zoonosis in Pandemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,2471 +5991,2471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Report: A New Mycobacterium ulcerans Genotype Causing Buruli Ulcer in Côte d’Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time next-generation sequencing on shell-vial culture to contribute to diagnosis of lymphatic tuberculosis: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bahadoran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nassim Hammoudi</w:t>
+                <w:t xml:space="preserve">Marc Faltot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gaudart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamal Saad</w:t>
+                <w:t xml:space="preserve">Hélène Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Di Filippo</w:t>
+                <w:t xml:space="preserve">Erwan Le Dault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.20-1307⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (3), pp.115492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281564v1</w:t>
+                <w:t xml:space="preserve">hal-03437087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and Outcome of Coinfections with SARS-CoV-2 and Rhinovirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Glass</w:t>
+                <w:t xml:space="preserve">Human dental pulp stem cells: A sanctuary for relapsing Bartonella quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Thuan Hoang</w:t>
+                <w:t xml:space="preserve">Attoumani Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boschi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13122528⟩</w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.104797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2021.104797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636925v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time whole genome sequencing direct diagnosis of Streptococcus pneumoniae meningitis: A case report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of Methanogens in Animals’ Gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Oumar Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2021.10.002⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823945v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of louse-transmitted diseases in historical plague pandemics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Methanobrevibacter smithii Archaemia in Febrile Patients With Bacteremia, Including Those With Endocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gouriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1473-3099(20)30487-4⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (9), pp.e2571-e2579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216138v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome Sequence Analysis of Mycobacterium bovis Cattle Isolates, Algeria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Diagnosis of Echovirus 12 Meningitis Using Metagenomic Next Generation Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zandotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.802. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10070802⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10050610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665721v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria in Europe: A Historical Perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pangenome analysis and virulence profiling of Streptococcus intermedius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiraj Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xifeng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudra Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2021.691095⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306708v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Persistent Viral Shedding in the Context of Hydroxychloroquine-Azithromycin Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The role of louse-transmitted diseases in historical plague pandemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13050890⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.e17-e25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1473-3099(20)30487-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304410v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meconial Methanobrevibacter smithii suggests intrauterine methanogen colonization in preterm neonates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malaria in Europe: A Historical Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Boualam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2021.100034⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2021.691095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619604v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMNI editorial report, 2020</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SARS-CoV-2 Persistent Viral Shedding in the Context of Hydroxychloroquine-Azithromycin Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2021.100859⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13050890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333921v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal Excretion of Mycobacterium leprae , Burkina Faso</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Godreuil</w:t>
+                <w:t xml:space="preserve">Whole Genome Sequence Analysis of Mycobacterium bovis Cattle Isolates, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Tazerart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Niar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2706.200748⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10070802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664130v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infective endocarditis with neurological complications: Delaying cardiac surgery is associated with worse outcome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Casalta</w:t>
+                <w:t xml:space="preserve">Meconial Methanobrevibacter smithii suggests intrauterine methanogen colonization in preterm neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Oumar Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Filleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2021.01.004⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.100034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2021.100034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665836v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time next-generation sequencing on shell-vial culture to contribute to diagnosis of lymphatic tuberculosis: a case report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMNI editorial report, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115492⟩</w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.100859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2021.100859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437087v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human dental pulp stem cells: A sanctuary for relapsing Bartonella quintana</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infective endocarditis with neurological complications: Delaying cardiac surgery is associated with worse outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arregle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Gouriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2021.104797⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (8-9), pp.527-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2021.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243147v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Methanogens in Animals’ Gut</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fecal Excretion of Mycobacterium leprae , Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie L'Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diakourga Arthur Djibougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Godreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9010013⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (6), pp.1758-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2706.200748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216617v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanobrevibacter smithii Archaemia in Febrile Patients With Bacteremia, Including Those With Endocarditis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukil</w:t>
+                <w:t xml:space="preserve">Real-time whole genome sequencing direct diagnosis of Streptococcus pneumoniae meningitis: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Kerharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa998⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (6), pp.709-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2021.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662595v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Diagnosis of Echovirus 12 Meningitis Using Metagenomic Next Generation Sequencing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Case Report: A New Mycobacterium ulcerans Genotype Causing Buruli Ulcer in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bahadoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10050610⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.1782-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.20-1307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280504v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pangenome analysis and virulence profiling of Streptococcus intermedius</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence and Outcome of Coinfections with SARS-CoV-2 and Rhinovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhiraj Sinha</w:t>
+                <w:t xml:space="preserve">van Thuan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xifeng Sun</w:t>
+                <w:t xml:space="preserve">Céline Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mudra Khare</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zandotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07829-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13122528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306579v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The puzzle of the evolutionary natural history of tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confirming Autochthonous Buruli Ulcer Cases in Burkina Faso, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fellag</w:t>
+                <w:t xml:space="preserve">Dezemon Zingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loukil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amar Bouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Godreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41, pp.100712. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (3), pp.627-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2020.100712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.20-0895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333904v1</w:t>
+                <w:t xml:space="preserve">hal-03649265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirming Autochthonous Buruli Ulcer Cases in Burkina Faso, West Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The puzzle of the evolutionary natural history of tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dezemon Zingue</w:t>
+                <w:t xml:space="preserve">M. Fellag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Bouam</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105 (3), pp.627-629. </w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.100712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.20-0895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2020.100712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649265v1</w:t>
+                <w:t xml:space="preserve">hal-03333904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of skin microbiota reveals Mycobacterium ulcerans-Aspergillus sp. trans-kingdom communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8571,51 +8571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Holi-Jamovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thuan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaw Goumballa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8960,51 +8960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Panbio COVID-19 Rapid Antigen Detection Test Device for the Screening of Patients with COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fenollar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9094,51 +9094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemophilus influenzae Meningitis Direct Diagnosis by Metagenomic Next-Generation Sequencing: A Case Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Morsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Kerharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Delerce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9267,51 +9267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sielezneff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaerobe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72, pp.102470. </w:t>
@@ -9343,723 +9343,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanobrevibacter smithii tonsillar phlegmon: a case report</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Western immunoblotting detection of anti-SARS-CoV-2 serum antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Michel</w:t>
+                <w:t xml:space="preserve">Sophie Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Radulesco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Drancourt</w:t>
+                <w:t xml:space="preserve">Rita Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2021.100891⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-021-04203-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428434v1</w:t>
+                <w:t xml:space="preserve">hal-03215451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 Management at IHU Méditerranée Infection: A One-Year Experience</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid Isothermal Amplification for the Buccal Detection SARS-CoV-2 in the Context of Out-Patient COVID-19 Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Bouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (13), pp.2881. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.2643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10122643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10132881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03333761v1</w:t>
+                <w:t xml:space="preserve">hal-03333759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LamPORE SARS-CoV-2 diagnosis and genotyping: A preliminary report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bedotto</w:t>
+                <w:t xml:space="preserve">Methanobrevibacter smithii tonsillar phlegmon: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gouriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Radulesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2021.104815⟩</w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.100891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2021.100891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280491v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Western immunoblotting detection of anti-SARS-CoV-2 serum antibodies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19 Management at IHU Méditerranée Infection: A One-Year Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Orain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Brouqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-021-04203-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (13), pp.2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10132881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215451v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Isothermal Amplification for the Buccal Detection SARS-CoV-2 in the Context of Out-Patient COVID-19 Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Bouam</w:t>
+                <w:t xml:space="preserve">LamPORE SARS-CoV-2 diagnosis and genotyping: A preliminary report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Anani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Glass</w:t>
+                <w:t xml:space="preserve">L. Bréchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Almeras</w:t>
+                <w:t xml:space="preserve">J. Delerce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Levy</w:t>
+                <w:t xml:space="preserve">M. Bedotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (12), pp.2643. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.104815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10122643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2021.104815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333759v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomicrobiology of the human digestive tract: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Nodari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 157, pp.104972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10119,77 +10119,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Tazerart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Niar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (3), pp.972-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10217,2463 +10217,2463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-fluorodeoxyglucose positron emission tomography/computed tomography for the diagnosis of native valve infective endocarditis: A prospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Philip</w:t>
+                <w:t xml:space="preserve">Direct next-generation sequencing diagnosis of echovirus 9 meningitis, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarkis Delcourt</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurine Milliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.10.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (9), pp.2037-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-021-04205-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304396v1</w:t>
+                <w:t xml:space="preserve">hal-03665715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct next-generation sequencing diagnosis of echovirus 9 meningitis, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vincent</w:t>
+                <w:t xml:space="preserve">Preventing contamination of PCR-based multiplex assays including the use of a dedicated biosafety cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Milliere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
+                <w:t xml:space="preserve">P. Y. Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (9), pp.2037-2039. </w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.98-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-021-04205-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/lam.13375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665715v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing contamination of PCR-based multiplex assays including the use of a dedicated biosafety cabinet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">18F-fluorodeoxyglucose positron emission tomography/computed tomography for the diagnosis of native valve infective endocarditis: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouam</w:t>
+                <w:t xml:space="preserve">Sarkis Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Raoult</w:t>
+                <w:t xml:space="preserve">Laetitia Tessonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Y. Levy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (1), pp.98-103. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (3), pp.211-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.13375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149697v1</w:t>
+                <w:t xml:space="preserve">hal-03304396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis: the Natural History of Plague</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancient dental pulp: Masterpiece tissue for paleomicrobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chevé-Aicardi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ba Hoang Anh Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/CMR.00044-19⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.1202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356272v1</w:t>
+                <w:t xml:space="preserve">hal-02533023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of salivary methanogens assisted by chemically produced hydrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating ELISA, Immunofluorescence, and Lateral Flow Assay for SARS-CoV-2 Serologic Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Bouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fenollar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheick Guindo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
+                <w:t xml:space="preserve">Fabrizio Di Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2019.102128⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.597529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465866v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMNI editorial report, 2019</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spondylodiscitis complicating infective endocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreina Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Mouhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Santelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2020.100662⟩</w:t>
+              <w:t xml:space="preserve">Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.heartjnl-2019-316492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/heartjnl-2019-316492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543863v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio vulnificus casualties during the American Civil War</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Planctomycetes as Host-Associated Bacteria: A Perspective That Holds Promise for Their Future Isolations, by Mimicking Their Native Environmental Niches in Clinical Microbiology Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odilon D. Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Godreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.519301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30676-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02472548v1</w:t>
+                <w:t xml:space="preserve">hal-03149244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culturomics Discloses Anti-Tubercular Enterococci Exclusive of Pulmonary Tuberculosis: A Preliminary Report</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrio vulnificus casualties during the American Civil War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Sakana</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remi Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101544⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.170-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30676-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149701v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bead-captured Mycobacterium tuberculosis for next-generation sequencing diagnosis of uncultured tuberculosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Culturomics Discloses Anti-Tubercular Enterococci Exclusive of Pulmonary Tuberculosis: A Preliminary Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Fellag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Gouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bedotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sakana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezemon Zingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-019-03700-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02464623v1</w:t>
+                <w:t xml:space="preserve">hal-03149701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-of-care multiplexed diagnosis of meningitis using the FilmArray® ME panel technology.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bead-captured Mycobacterium tuberculosis for next-generation sequencing diagnosis of uncultured tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-03859-y⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 39 (1), pp.205-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-019-03700-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569514v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between ESC and Duke Criteria for the Diagnosis of Prosthetic Valve Infective Endocarditis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes of 3,737 COVID-19 patients treated with hydroxychloroquine/azithromycin and other regimens in Marseille, France: A retrospective analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Fernandez-Gerlinger</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2020.04.011⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890671v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of mycolactone-producing mycobacteria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Soil salinity and aridity specify plague foci in the United States of America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2020.104362⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.6186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63211-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149242v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2,000-year-old specimen with intraerythrocytic Bartonella quintana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Gandia</w:t>
+                <w:t xml:space="preserve">Point-of-care multiplexed diagnosis of meningitis using the FilmArray® ME panel technology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zandotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-03859-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66917-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03149958v1</w:t>
+                <w:t xml:space="preserve">hal-02569514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil salinity and aridity specify plague foci in the United States of America</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison Between ESC and Duke Criteria for the Diagnosis of Prosthetic Valve Infective Endocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tessonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Fernandez-Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.2605-2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2020.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63211-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02542154v1</w:t>
+                <w:t xml:space="preserve">hal-02890671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of 3,737 COVID-19 patients treated with hydroxychloroquine/azithromycin and other regimens in Marseille, France: A retrospective analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The diversity of mycolactone-producing mycobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2020.104362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138793v1</w:t>
+                <w:t xml:space="preserve">hal-03149242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient dental pulp: Masterpiece tissue for paleomicrobiology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 2,000-year-old specimen with intraerythrocytic Bartonella quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. -H. -A. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.1202⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66917-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533023v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spondylodiscitis complicating infective endocarditis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Basile Mouhat</w:t>
+                <w:t xml:space="preserve">Yersinia pestis: the Natural History of Plague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Santelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary Philip</w:t>
+                <w:t xml:space="preserve">Dominique Chevé-Aicardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/heartjnl-2019-316492⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.e00044-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CMR.00044-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735383v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planctomycetes as Host-Associated Bacteria: A Perspective That Holds Promise for Their Future Isolations, by Mimicking Their Native Environmental Niches in Clinical Microbiology Laboratories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Culture of salivary methanogens assisted by chemically produced hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.519301⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.102128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2019.102128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149244v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating ELISA, Immunofluorescence, and Lateral Flow Assay for SARS-CoV-2 Serologic Assays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMNI editorial report, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.100662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.597529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2020.100662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149066v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translocating Mycobacterium ulcerans: An experimental model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Fellag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Militello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12707,90 +12707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and microbiological effect of a combination of hydroxychloroquine and azithromycin in 80 COVID-19 patients with at least a six-day follow up: A pilot observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thuan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12841,51 +12841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHELL-VIAL ASSAY IN DIAGNOSIS OF DISSEMINATED BCG INFECTION IN AN IMMUNODEFICIENT CHILD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Fellag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12893,51 +12893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barlogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12965,1679 +12965,1679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive tract methanodrome: Physiological roles of human microbiota-associated methanogens</w:t>
+                <w:t xml:space="preserve">Baseline and multinormal distribution of ex vivo susceptibilities of Plasmodium falciparum to methylene blue in Africa, 2013–18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. O. Guindo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mathieu Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Brouqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Madamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2020.104425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (8), pp.2141-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkaa174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149241v1</w:t>
+                <w:t xml:space="preserve">hal-02996303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening anti-infectious molecules against Mycobacterium ulcerans: A step towards decontaminating environmental specimens</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Digestive tract methanodrome: Physiological roles of human microbiota-associated methanogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. O. Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231685⟩</w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2020.104425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149728v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus burkinafasonensis sp. nov. isolated from human gut microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Gouba</w:t>
+                <w:t xml:space="preserve">Screening anti-infectious molecules against Mycobacterium ulcerans: A step towards decontaminating environmental specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.K. Yimagou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Romain Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Bouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2020.100702⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868460v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An outbreak of relapsing fever unmasked by microbial paleoserology, 16th century, France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterococcus burkinafasonensis sp. nov. isolated from human gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mayer</w:t>
+                <w:t xml:space="preserve">N. Gouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Yimagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fellag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24138⟩</w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.100702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2020.100702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051555v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus capitis isolated from bloodstream infections: a nationwide 3-month survey in 38 neonatal intensive care units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Decalonne</w:t>
+                <w:t xml:space="preserve">An outbreak of relapsing fever unmasked by microbial paleoserology, 16th century, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra dos Santos</w:t>
+                <w:t xml:space="preserve">Jacqueline Guirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gimenes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Abadie</w:t>
+                <w:t xml:space="preserve">Aurélie Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-03925-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173 (4), pp.784-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868692v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline and multinormal distribution of ex vivo susceptibilities of Plasmodium falciparum to methylene blue in Africa, 2013–18</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staphylococcus capitis isolated from bloodstream infections: a nationwide 3-month survey in 38 neonatal intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Decalonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gendrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pradines</w:t>
+                <w:t xml:space="preserve">Rémi Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Brouqui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
+                <w:t xml:space="preserve">Florent Goube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Madamet</w:t>
+                <w:t xml:space="preserve">Géraldine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (8), pp.2141-2148. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.2185-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkaa174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-03925-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996303v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent hybridization of Mycobacterium leprae in skin samples collected in Burkina Faso.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Fellag</w:t>
+                <w:t xml:space="preserve">Enorma burkinafasonensis sp. nov., a new bacterium isolated from a human gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boukary Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoul-Salam Ouedraogo</w:t>
+                <w:t xml:space="preserve">M.D. Mbogning Fonkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02130-19⟩</w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.100687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2020.100687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504536v1</w:t>
+                <w:t xml:space="preserve">hal-02868464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enorma burkinafasonensis sp. nov., a new bacterium isolated from a human gut microbiota</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
+                <w:t xml:space="preserve">Tracing Mycobacterium ulcerans along an alimentary chain in Côte d’Ivoire: A one health perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Dizoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Mbogning Fonkou</w:t>
+                <w:t xml:space="preserve">Evans Ehouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.100687. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.e0008228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2020.100687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868464v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Mycobacterium ulcerans along an alimentary chain in Côte d’Ivoire: A one health perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Hammoudi</w:t>
+                <w:t xml:space="preserve">Detection of Methanobrevobacter smithii and Methanobrevibacter oralis in Lower Respiratory Tract Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Dizoe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008228⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8121866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150811v1</w:t>
+                <w:t xml:space="preserve">hal-03149232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Methanobrevobacter smithii and Methanobrevibacter oralis in Lower Respiratory Tract Microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Hassani</w:t>
+                <w:t xml:space="preserve">Five millennia of &amp;lt;em&amp;gt;Bartonella quintana&amp;lt;/em&amp;gt; bacteraemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Hoang-Anh Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Bregeon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Jonvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Tanasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8121866⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0239526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149232v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five millennia of &amp;lt;em&amp;gt;Bartonella quintana&amp;lt;/em&amp;gt; bacteraemia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Castex</w:t>
+                <w:t xml:space="preserve">Detection of Staphylococcus aureus in the Pulp of an Endocarditis Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gouriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Jonvel</w:t>
+                <w:t xml:space="preserve">J.H. Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Tanasi</w:t>
+                <w:t xml:space="preserve">Gilbert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Raskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239526⟩</w:t>
+              <w:t xml:space="preserve">Modern Research in Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31031/MRD.2020.05.000610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150805v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Staphylococcus aureus in the Pulp of an Endocarditis Patient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.H. Catherine</w:t>
+                <w:t xml:space="preserve">Fluorescent hybridization of Mycobacterium leprae in skin samples collected in Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Fellag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Habib</w:t>
+                <w:t xml:space="preserve">Boukary Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Raskin</w:t>
+                <w:t xml:space="preserve">Abdoul-Salam Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Research in Dentistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31031/MRD.2020.05.000610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02130-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431595v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Detection of Pathogenic Leptospira in Grasscutters (Thryonomys swinderianus) from Cote d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Dizoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (12), pp.924-926. </w:t>
@@ -14688,77 +14688,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium bovis Pulmonary Tuberculosis after Ritual Sheep Sacrifice in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Gautret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14805,103 +14805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early treatment of COVID-19 patients with hydroxychloroquine and azithromycin: A retrospective analysis of 1061 cases in Marseille, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35, pp.101738. </w:t>
@@ -14933,2964 +14933,2964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogens as emerging pathogens in anaerobic abscesses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Methanobrevibacter smithii in vaginal samples collected from women diagnosed with bacterial vaginosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sogodogo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hortense Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fenollar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38 (5), pp.811-818. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-019-03510-5⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-019-03592-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02243351v1</w:t>
+                <w:t xml:space="preserve">hal-02263644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Enorma sp. Strain Marseille-P9525 T , a Member of a Human Gut Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Gouba</w:t>
+                <w:t xml:space="preserve">Translocation of Mycobacterium tuberculosis after experimental ingestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Fellag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0227005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00785-19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02466368v1</w:t>
+                <w:t xml:space="preserve">hal-02446276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mycobacterium mephinesia”, a Mycobacterium terrae complex species of clinical interest isolated in French Polynesia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First characterization of methanogens in oral cavity in Malian patients with oral cavity pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lévy</w:t>
+                <w:t xml:space="preserve">Elisabeth Sogodogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Musso</w:t>
+                <w:t xml:space="preserve">Ogobara Doumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourema Kouriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47674-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Oral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12903-019-0929-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481898v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli Culture Filtrate Enhances the Growth of Gemmata spp.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prognostic Value of 18F-Fluorodeoxyglucose Positron Emission Tomography/Computed Tomography in Infective Endocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovannarith San</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Ravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tessonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02552⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (8), pp.1031-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2019.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458013v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine Culture–Resistant Mycobacterium tuberculosis Rescue and Shell-Vial Assay, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Eldin</w:t>
+                <w:t xml:space="preserve">Methanogenic Archaea: Emerging Partners in the Field of Allergic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (3), pp.456-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-019-08766-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2511.190431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02461658v1</w:t>
+                <w:t xml:space="preserve">hal-02458066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium ulcerans mycolactones-fungi crosstalking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+                <w:t xml:space="preserve">Culture of Methanogenic Archaea from Human Colostrum and Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Hamidou Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Khelaifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Des Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brevaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (3028), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39927-3⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54759-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149586v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The University Hospital Institute Mediterrannee Infection from Marseille to Dakar</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community-acquired granulomatous mastitis superinfected with Mycobacterium bolletii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Doucouré</w:t>
+                <w:t xml:space="preserve">C. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pluquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mst.2019.0941⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446180v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogenic Archaea: Emerging Partners in the Field of Allergic Diseases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">NMNI editorial report, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cusack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.100538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2019.100538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12016-019-08766-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02458066v1</w:t>
+                <w:t xml:space="preserve">hal-02262563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of Methanogenic Archaea from Human Colostrum and Milk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations in temperatures and the incidence of Buruli ulcer in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezemon Zingue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54759-x⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.101472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447156v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-acquired granulomatous mastitis superinfected with Mycobacterium bolletii</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Decrypting the environmental sources of Mycobacterium canettii by high-throughput biochemical profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaltou Aboubaker Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465238v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMNI editorial report, 2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Value of mathematical models for epidemics: the plague paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2019.100538⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262563v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in temperatures and the incidence of Buruli ulcer in Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thromboses in tuberculosis are linked to antiphosphatidylethanolamine antibodies levels: A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Tuberculosis and Other Mycobacterial Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.100092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctube.2019.100092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471067v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrypting the environmental sources of Mycobacterium canettii by high-throughput biochemical profiling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-culture of Methanobrevibacter smithii with enterobacteria during urinary infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222078⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279611v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of mathematical models for epidemics: the plague paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Post-bacterial infection chronic fatigue syndrome is not a latent infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.08.014⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384983v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thromboses in tuberculosis are linked to antiphosphatidylethanolamine antibodies levels: A cross-sectional study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Methanogens as emerging pathogens in anaerobic abscesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sogodogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Tuberculosis and Other Mycobacterial Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctube.2019.100092⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (5), pp.811-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-019-03510-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466125v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02243351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-culture of Methanobrevibacter smithii with enterobacteria during urinary infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Sequence of Enorma sp. Strain Marseille-P9525 T , a Member of a Human Gut Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Gouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Fellag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.04.037⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00785-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202785v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-bacterial infection chronic fatigue syndrome is not a latent infection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“Mycobacterium mephinesia”, a Mycobacterium terrae complex species of clinical interest isolated in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Khoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.01.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47674-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262541v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Methanobrevibacter smithii in vaginal samples collected from women diagnosed with bacterial vaginosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Routine Culture–Resistant Mycobacterium tuberculosis Rescue and Shell-Vial Assay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Fellag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-019-03592-1⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (11), pp.2131-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2511.190431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263644v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocation of Mycobacterium tuberculosis after experimental ingestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Feriel Bouzid</w:t>
+                <w:t xml:space="preserve">Mycobacterium ulcerans mycolactones-fungi crosstalking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3028), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39927-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446276v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterization of methanogens in oral cavity in Malian patients with oral cavity pathologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The University Hospital Institute Mediterrannee Infection from Marseille to Dakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Sogodogo</w:t>
+                <w:t xml:space="preserve">Hubert Bassène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ogobara Doumbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
+                <w:t xml:space="preserve">Georges Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourema Kouriba</w:t>
+                <w:t xml:space="preserve">Nafissatou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousseynou Diawara</w:t>
+                <w:t xml:space="preserve">Souleymane Doucouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Oral Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.354-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12903-019-0929-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/mst.2019.0941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447009v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Value of 18F-Fluorodeoxyglucose Positron Emission Tomography/Computed Tomography in Infective Endocarditis</w:t>
+                <w:t xml:space="preserve">Escherichia coli Culture Filtrate Enhances the Growth of Gemmata spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovannarith San</w:t>
+                <w:t xml:space="preserve">Odilon D Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Ravis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rita Aghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Godreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (8), pp.1031-1040. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2019.06.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473553v1</w:t>
+                <w:t xml:space="preserve">hal-02458013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Sequence of Mycobacterium ulcerans CSURP7741, a French Guianan Clinical Isolate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Saad</w:t>
+                <w:t xml:space="preserve">Tobacco Smoking Affects the Salivary Gram-Positive Bacterial Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Combe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nassim Hammoudi</w:t>
+                <w:t xml:space="preserve">Arthur Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Couppié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Blaizot</w:t>
+                <w:t xml:space="preserve">Ousmane Oumou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00215-19⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481996v1</w:t>
+                <w:t xml:space="preserve">hal-02481811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco Smoking Affects the Salivary Gram-Positive Bacterial Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghiles Grine</w:t>
+                <w:t xml:space="preserve">Whole-Genome Sequence of Mycobacterium ulcerans CSURP7741, a French Guianan Clinical Isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Terrer</w:t>
+                <w:t xml:space="preserve">Pierre Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousmane Oumou Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
+                <w:t xml:space="preserve">Romain Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (29), </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2019.00196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00215-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481811v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained Immunity Carried by Non-immune Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attoumani Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ghigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17963,77 +17963,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agui Sylvestre Dizoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Regoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101 (3), pp.491-493. </w:t>
@@ -18065,555 +18065,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved culture of fastidious Gemmata spp. bacteria using marine sponge skeletons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Whole-Genome Sequencing of Mycobacterium tilburgii Strain MEPHI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Hannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Stapleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Grandjean Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-48293-z⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (40), pp.933 - 952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00933-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479558v1</w:t>
+                <w:t xml:space="preserve">hal-02466356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Sequencing of Mycobacterium tilburgii Strain MEPHI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Preliminary Feasibility Study of Questionnaire-based Active Pulmonary Tuberculosis Screening in Marseille Sheltered Homeless People, Winter 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Holi-Jamovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00933-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.143-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jegh.k.190510.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466356v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Feasibility Study of Questionnaire-based Active Pulmonary Tuberculosis Screening in Marseille Sheltered Homeless People, Winter 2018</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Plague, camels, and lice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.143-145. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (16), pp.7620-7621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/jegh.k.190510.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901145116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470819v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plague, camels, and lice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Improved culture of fastidious Gemmata spp. bacteria using marine sponge skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odilon D Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Godreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (16), pp.7620-7621. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901145116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48293-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262587v1</w:t>
+                <w:t xml:space="preserve">hal-02479558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nine Cases of Methanogenic Archaea in Refractory Sinusitis, an Emerging Clinical Entity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sogodogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Fellag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Demonfort Nkamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18671,2347 +18671,2347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02243413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rpoB Targeted Loop-Mediated Isothermal Amplification (LAMP) Assay for Consensus Detection of Mycobacteria Associated With Pulmonary Infections</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tobacco-smoking-related prevalence of methanogens in the oral fluid microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdelwadoud Boualam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2018.00332⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.9197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27372-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970225v1</w:t>
+                <w:t xml:space="preserve">hal-01858726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanobrevibacter oralis detected along with Aggregatibacter actinomycetemcomitans in a series of community-acquired brain abscesses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amebaborne Attilina massiliensis Keratitis, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lotte</w:t>
+                <w:t xml:space="preserve">Alexandre Battaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chirio</w:t>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lonjon</w:t>
+                <w:t xml:space="preserve">Gaelle Ho Wang Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. -M. Roger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Hoffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (2), pp.207-208. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.387-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2402.170541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780645v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-culture models illustrate the digestion of Gemmata spp. by phagocytes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Temperature affects the biology of Schmidtea mediterranea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, pp.13311. </w:t>
+              <w:t xml:space="preserve">, 2018, 8, pp.14934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31667-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33355-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878648v1</w:t>
+                <w:t xml:space="preserve">hal-02000573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Mycobacterium shimoidei Strain P7336</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic microscopic detection of mycobacteria in sputum: a proof-of-concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">D. Zingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00957-18⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.11308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29660-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970208v1</w:t>
+                <w:t xml:space="preserve">hal-01858910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular strategy for the diagnosis of infectious lymphadenitis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mycobacterium avium complex infection in patients with human immunodeficiency virus: A systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Heidary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javad Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mirsaeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramarz Masjedian Jazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Khoshnood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-018-3238-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 234 (7), pp.9994-10001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.27859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801664v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protocol for culturing environmental strains of the Buruli ulcer agent, Mycobacterium ulcerans</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pulmonary Isolation of Multidrug resistant ``Mycobacterium simulans'' and Mycobacterium tuberculosis from a patient in the Horn of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaltou Aboubaker Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Delerce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Osman Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, pp.6778. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25278-y⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8, pp.15341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791585v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming microorganisms: the contribution of the IHU Méditerranée Infection, Marseille, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-E. Fournier</w:t>
+                <w:t xml:space="preserve">Malaria, tuberculosis and HIV: what's new? Contribution of the Institut Hospitalo-Universitaire Méditerranée Infection in updated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Basco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Microbes and New Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.S89-S95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.08.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.S23-S30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101104v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic microscopic detection of mycobacteria in sputum: a proof-of-concept</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis of horizontally acquired genes in the genus Mycobacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamir Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.11308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29660-8⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8, pp.14817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33261-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858910v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria, tuberculosis and HIV: what's new? Contribution of the Institut Hospitalo-Universitaire Méditerranée Infection in updated data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Peri-implantitis-associated methanogens: a preliminary report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardiyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tayitian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.9447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27862-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006669v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium avium complex infection in patients with human immunodeficiency virus: A systematic review and meta‐analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for detecting Gemmata spp. bacteremia in the microbiology laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Robert Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Edmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.27859⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-017-3119-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262511v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02075833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary Isolation of Multidrug resistant ``Mycobacterium simulans'' and Mycobacterium tuberculosis from a patient in the Horn of Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FISHing Mycobacterium tuberculosis Complex by Use of a rpoB DNA Probe Bait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prithwiraj Kirtania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieile Bedotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33737-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00568-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924105v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of horizontally acquired genes in the genus Mycobacterium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">New species announcement 2.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33261-w⟩</w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000575v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peri-implantitis-associated methanogens: a preliminary report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">rpoB Targeted Loop-Mediated Isothermal Amplification (LAMP) Assay for Consensus Detection of Mycobacteria Associated With Pulmonary Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Grandjean Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27862-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2018.00332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858891v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for detecting Gemmata spp. bacteremia in the microbiology laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanobrevibacter oralis detected along with Aggregatibacter actinomycetemcomitans in a series of community-acquired brain abscesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D. Nkamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Robert Christen</w:t>
+                <w:t xml:space="preserve">R. Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Edmond</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Chirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-017-3119-2⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.207-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02075833v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISHing Mycobacterium tuberculosis Complex by Use of a rpoB DNA Probe Bait</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Mycobacterium shimoidei Strain P7336</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00568-18⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00957-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910320v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species announcement 2.1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Molecular strategy for the diagnosis of infectious lymphadenitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.-E. Fournier</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Angelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (6), pp.1179-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-018-3238-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.06.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02101148v1</w:t>
+                <w:t xml:space="preserve">hal-01801664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco-smoking-related prevalence of methanogens in the oral fluid microbiota</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A protocol for culturing environmental strains of the Buruli ulcer agent, Mycobacterium ulcerans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezemon Zingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, pp.9197. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 8, pp.6778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25278-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27372-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01858726v1</w:t>
+                <w:t xml:space="preserve">hal-01791585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amebaborne Attilina massiliensis Keratitis, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard La Scola</w:t>
+                <w:t xml:space="preserve">Naming microorganisms: the contribution of the IHU Méditerranée Infection, Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Ho Wang Yin</w:t>
+                <w:t xml:space="preserve">M. Bilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hoffart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">F. Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (2), pp.387-389. </w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.S89-S95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2402.170541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791632v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature affects the biology of Schmidtea mediterranea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Co-culture models illustrate the digestion of Gemmata spp. by phagocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odilon D Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Godreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, pp.14934. </w:t>
+              <w:t xml:space="preserve">, 2018, 8, pp.13311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33355-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31667-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000573v1</w:t>
+                <w:t xml:space="preserve">hal-01878648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium ahvazicum sp nov., the nineteenth species of the Mycobacterium simiae complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvin Heidarieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21019,51 +21019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abodolrazagh Hashemi Shahraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazel Pourahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mirsaeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.4138 - 4138. </w:t>
@@ -21095,723 +21095,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buruli Ulcer, a Prototype for Ecosystem-Related Infection, Caused by Mycobacterium ulcerans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Complete genome sequence of Mycobacterium sp. Strain 3519A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger B. D. Tian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Borand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles van Goethem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/CMR.00045-17⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.1565 - 1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01565-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791637v1</w:t>
+                <w:t xml:space="preserve">hal-01889914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary shedding of pathogenic Leptospira in stray dogs and cats, Algiers: A prospective study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Buruli Ulcer, a Prototype for Ecosystem-Related Infection, Caused by Mycobacterium ulcerans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezemon Zingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Hezil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger B. D. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197068⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CMR.00045-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858775v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden unexpected infant death characteristics in the French region of West Provence-Alpes-Côte d’Azur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urinary shedding of pathogenic Leptospira in stray dogs and cats, Algiers: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Bouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Tuchtan</w:t>
+                <w:t xml:space="preserve">Amina Bessas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Delteil</w:t>
+                <w:t xml:space="preserve">Djamila Hezil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Levrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia García</w:t>
+                <w:t xml:space="preserve">Hicham Ghaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paediatrics and International Child Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20469047.2018.1533734⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0197068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446320v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence in situ hybridization microscopic detection of Bacilli Calmette Guerin mycobacteria in aortic lesions: A case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sudden unexpected infant death characteristics in the French region of West Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Tuchtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Darriet</w:t>
+                <w:t xml:space="preserve">Flore Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bernioles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukil</w:t>
+                <w:t xml:space="preserve">Juliette Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Saidani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Eldin</w:t>
+                <w:t xml:space="preserve">Patricia García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (30), </w:t>
+              <w:t xml:space="preserve">Paediatrics and International Child Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.104-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000011321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20469047.2018.1533734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924154v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of Mycobacterium sp. Strain 3519A</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence in situ hybridization microscopic detection of Bacilli Calmette Guerin mycobacteria in aortic lesions: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Bonnet</w:t>
+                <w:t xml:space="preserve">Florent Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Borand</w:t>
+                <w:t xml:space="preserve">Paola Bernioles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles van Goethem</w:t>
+                <w:t xml:space="preserve">Nadia Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (4), pp.1565 - 1582. </w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01565-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000011321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889914v1</w:t>
+                <w:t xml:space="preserve">hal-01924154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Pneumonic Plague, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21845,77 +21845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Mycobacterium porcinum CSURP1564</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21949,64 +21949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did Caravaggio die of Staphylococcus aureus sepsis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Cilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22109,51 +22109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chabrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bassène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sokhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22200,77 +22200,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Mycobacterium setense CSUR47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22317,51 +22317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two thousand years of epidemics in Marseille and the Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Microbes and New Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, pp.S4-S9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22395,90 +22395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulmonary Tuberculosis Conversion Documented by Microscopic Staining for Detection of Dynamic, Dormant, and Dead Mycobacteria (DDD Staining)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darriet-Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22512,90 +22512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium terramassiliense, Mycobacterium rhizamassiliense and Mycobacterium numidiamassiliense sp nov., three new Mycobacterium simiae complex species cultured from plant roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.9309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22642,64 +22642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Mycobacterium parafortuitum Strain P7335</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22733,90 +22733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel vaccine candidates against Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Khoshnood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Heidary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Haeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davood Darban-Sarokhalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22867,64 +22867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of ``Nocardia suismassiliense'' Strain S-137 (CSUR P4007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Fellag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Delerce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23001,77 +23001,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-amoebal killing of Mycobacterium ulcerans by Acanthamoeba griffini: A co-culture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 114, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23105,103 +23105,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended spectrum of antibiotic susceptibility for tuberculosis, Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaltou Aboubaker Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Osman Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (2), pp.235-238. </w:t>
@@ -23291,51 +23291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed Zahedi Bialvaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanfranco Fattorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 109, pp.17-27. </w:t>
@@ -23373,51 +23373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturing Stools To Detect Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23451,103 +23451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of Mycobacterium sp. Strain 4858</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Borand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles van Goethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (7), </w:t>
@@ -23579,2277 +23579,2277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Please, No More Gastric Aspirate to Diagnose Pulmonary Tuberculosis in Children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mycobacterium malmoense pulmonary infection in France: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Grandjean Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Fellag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Magan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cix712⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-017-2753-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729949v1</w:t>
+                <w:t xml:space="preserve">inserm-02075756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplanted lungs and the ``white plague'' A case-report and review of the literature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinstating Mycobacterium massiliense and Mycobacterium bolletii as species of the Mycobacterium abscessus complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Gomez</w:t>
+                <w:t xml:space="preserve">Toidi Adekambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Secq</w:t>
+                <w:t xml:space="preserve">Mohamed Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jakko Van Ingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (13), pp.e6173. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (8), pp.2726-2730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000006173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.002011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521232v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus lugdunensis: An Underreported Pathogen in Osteomyelitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piseth Seng</w:t>
+                <w:t xml:space="preserve">Paleoproteomics of the Dental Pulp: The plague paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madou Traore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+                <w:t xml:space="preserve">Rania Meknl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">Michel Signoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foot and Ankle Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.jfas.2016.10.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521234v1</w:t>
+                <w:t xml:space="preserve">hal-01774699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro susceptibility of cultured human methanogens to lovastatin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of a mycobacterial cellulase and its impact on biofilm- and drug-induced cellulose production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niël van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.09.026⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (5), pp.392-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwx014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521372v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental pulp as a source of low-contaminated DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Robert</w:t>
+                <w:t xml:space="preserve">``Mycobacterium massilipolynesiensis'' sp nov., a rapidly-growing mycobacterium of medical interest related to Mycobacterium phlei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aboubaker Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.40443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521247v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of purified methylene blue in an experimental model of Mycobacterium ulcerans infection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Primary cutaneous nocardiosis caused by Nocardia takedensis with pulmonary dissemination in an immunosuppressed patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Belenotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lebowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Serratrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.11.012⟩</w:t>
+              <w:t xml:space="preserve">Australasian Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.E97-E100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajd.12468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521243v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a mycobacterial cellulase and its impact on biofilm- and drug-induced cellulose production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+                <w:t xml:space="preserve">Cerebrospinal fluid lens-free microscopy: a new tool for the laboratory diagnosis of meningitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nhu An Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwx014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep39893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137580v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">``Mycobacterium massilipolynesiensis'' sp nov., a rapidly-growing mycobacterium of medical interest related to Mycobacterium phlei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+                <w:t xml:space="preserve">Yersinia pestis halotolerance illuminates plague reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maliya Alia Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Terras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.40443. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40443⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7, pp.40022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489512v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary cutaneous nocardiosis caused by Nocardia takedensis with pulmonary dissemination in an immunosuppressed patient</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mycobacterium iranicum bacteremia and hemophagocytic lymphohistiocytosis: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Grandjean Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Serratrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajd.12468⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-017-2684-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774693v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02076211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebrospinal fluid lens-free microscopy: a new tool for the laboratory diagnosis of meningitis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bordy</w:t>
+                <w:t xml:space="preserve">Methanobrevibacter smithii, a methanogen consistently colonising the newborn stomach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. A. Boualam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (12), pp.2449-2455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep39893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-017-3084-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489496v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis halotolerance illuminates plague reservoirs</w:t>
+                <w:t xml:space="preserve">NMNI editorial report, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maliya Alia Malek</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Leffad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40022⟩</w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.134--135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474863v1</w:t>
+                <w:t xml:space="preserve">hal-01795918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium iranicum bacteremia and hemophagocytic lymphohistiocytosis: a case report</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paleoproteomics of the Dental Pulp: The plague paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Mekni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-017-2684-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02076211v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanobrevibacter smithii, a methanogen consistently colonising the newborn stomach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Please, No More Gastric Aspirate to Diagnose Pulmonary Tuberculosis in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-017-3084-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/cix712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729776v1</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMNI editorial report, 2016.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transplanted lungs and the ``white plague'' A case-report and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Secq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (13), pp.e6173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000006173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795918v1</w:t>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoproteomics of the Dental Pulp: The plague paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Barbieri</w:t>
+                <w:t xml:space="preserve">Staphylococcus lugdunensis: An Underreported Pathogen in Osteomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Mekni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chabrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Signoli</w:t>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180552. </w:t>
+              <w:t xml:space="preserve">Journal of Foot and Ankle Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (2), pp.412-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.jfas.2016.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060489v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium malmoense pulmonary infection in France: a case report</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">In vitro susceptibility of cultured human methanogens to lovastatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demonfort Nkamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-017-2753-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.176-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02075756v1</w:t>
+                <w:t xml:space="preserve">hal-01521372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinstating Mycobacterium massiliense and Mycobacterium bolletii as species of the Mycobacterium abscessus complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dental pulp as a source of low-contaminated DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toidi Adekambi</w:t>
+                <w:t xml:space="preserve">Fabrice Armougom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sassi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.002011⟩</w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.63-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586138v1</w:t>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoproteomics of the Dental Pulp: The plague paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Barbieri</w:t>
+                <w:t xml:space="preserve">Effectiveness of purified methylene blue in an experimental model of Mycobacterium ulcerans infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger B. D. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Meknl</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Napez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180552⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.290-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774699v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Mycobacterium tuberculosis lineages in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaltou Aboubaker Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Musso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiology, Immunology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (2), pp.199-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25883,77 +25883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Species Announcement: a new format to prompt the description of new human microbial species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Microbes and New Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15, pp.136--137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25987,64 +25987,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMNI editorial report, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cusack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Microbes and New Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18, pp.22--23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26091,64 +26091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaea: Essential inhabitants of the human digestive microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Demonfort Nkamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Microbiome Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26182,77 +26182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Laboratory Tools for Emerging Bacterial Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (1), pp.S39-S49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26286,130 +26286,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoproteomics of the Dental Pulp: The plague paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Mekni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0180552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851559v1</w:t>
@@ -26420,130 +26420,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoproteomics of the Dental Pulp: The plague paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Mekni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0180552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851151v1</w:t>
@@ -26554,64 +26554,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria Therapy for Ebola Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 64 (5), pp.696-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26779,77 +26779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ready Experimental Translocation of Mycobacterium canettii Yields Pulmonary Tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lepidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen D. Donoghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26913,103 +26913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cystic fibrosis respiratory tract salt concentration An Exploratory Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Grandjean Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Hakimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (47), </w:t>
@@ -27060,64 +27060,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current perspectives on the families of glycoside hydrolases of Mycobacterium tuberculosis: their importance and prospects for assigning function to unknowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niel Van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27164,51 +27164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Archaeal Methanogens in Brain Abscess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Demonfort Nkamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27298,77 +27298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old antibiotics for emerging multidrug-resistant/extensively drug-resistant tuberculosis (MDR/XDR-TB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brouqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Quenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (5), pp.554-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27402,77 +27402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium abscessus pneumonia in a South Pacific islander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Musso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiology, Immunology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (3), pp.393-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27506,103 +27506,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium canettii Infection of Adipose Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.189 - 189. </w:t>
@@ -27640,90 +27640,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput Carbon Substrate Profiling of Mycobacterium ulcerans Suggests Potential Environmental Reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dezemon Zingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Militello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27770,77 +27770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of second-line injectable antituberculosis drugs in the treatment of MDR/XDR tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Quenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brouqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (2), pp.252-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27887,51 +27887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Prediction of Antibiotic Resistance in Mycobacterium ulcerans Agy99 through Whole Genome Sequence Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sushim Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27978,77 +27978,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-heat inactivation of “Mycobacterium canettii”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaltou Aboubaker Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28082,103 +28082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many More Microbes in Humans: Enlarging the Microbiome Repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Charrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard La Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (1), pp.S20-S29. </w:t>
@@ -28210,2000 +28210,2000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the White-Rot Fungus Obba rivulosa 3A-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct matrix-assisted laser desorption ionisation time-of-flight mass spectrometry identification of mycobacteria from colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Haridas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Flaudrops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00976-16⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (12), pp.1983-1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-016-2750-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508713v1</w:t>
+                <w:t xml:space="preserve">hal-01453303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse correlation between salt tolerance and host-adaptation in mycobacteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Human coprolites as a source for paleomicrobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Appelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-016-2054-y⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.PoH- 0002-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec.PoH-0002-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313742v1</w:t>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Prevalence of Mycoplasma faucium DNA in the Human Oropharynx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Edouard</w:t>
+                <w:t xml:space="preserve">Salmonella enterica serovar Enteritidis brain abscess mimicking meningitis after surgery for glioblastoma multiforme: a case report and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Denis Courtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gautret</w:t>
+                <w:t xml:space="preserve">Thomas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Jouve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Minodier</w:t>
+                <w:t xml:space="preserve">Estelle Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02068-15⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13256-016-0973-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459924v1</w:t>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Tubercle Bacilli: Neglected Opportunistic Tropical Pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Survival of Mycobacterium ulcerans in Watery Soil, a Potential Source of Buruli Ulcer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger D. B. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubaker Djaltou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Claude Nappez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2015.00283⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.15-0568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472916v1</w:t>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Republication of &amp;quot;New Species Announcement&amp;quot;, a new format to prompt the description of new human microbial species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">The Point-of-Care Laboratory in Clinical Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michel-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Microbiome Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.A1-A2. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.429-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humic.2016.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/CMR.00090-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId970" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476116v1</w:t>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing back ancient oral microbiomes and oral pathogens using dental pulps from ancient teeth</w:t>
+                <w:t xml:space="preserve">Experimental Models of Foamy Macrophages and Approaches for Dissecting the Mechanisms of Lipid Accumulation and Consumption during Dormancy and Reactivation of Tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Rascovan</w:t>
+                <w:t xml:space="preserve">Pierre Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Huynh</w:t>
+                <w:t xml:space="preserve">Eerie Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+                <w:t xml:space="preserve">Nabil Smichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-016-0008-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060491v1</w:t>
+                <w:t xml:space="preserve">hal-01455789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella enterica serovar Enteritidis brain abscess mimicking meningitis after surgery for glioblastoma multiforme: a case report and review of the literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing back ancient oral microbiomes and oral pathogens using dental pulps from ancient teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Rascovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Luciani</w:t>
+                <w:t xml:space="preserve">Gérard Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Dubourg</w:t>
+                <w:t xml:space="preserve">Kolawole Adekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Graillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13256-016-0973-9⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-016-0008-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473946v1</w:t>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Survival of Mycobacterium ulcerans in Watery Soil, a Potential Source of Buruli Ulcer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restricted diversity of dental calculus methanogens over five centuries, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Nkamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger D. B. Tian</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romuald Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.15-0568⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.25775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId985" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459926v1</w:t>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Point-of-Care Laboratory in Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
+                <w:t xml:space="preserve">A unique PE_PGRS protein inhibiting host cell cytosolic defenses and sustaining full virulence of Mycobacterium marinum in multiple hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipul K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Michel-Lepage</w:t>
+                <w:t xml:space="preserve">Laurence Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Boyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Bernut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Carrere-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/CMR.00090-15⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.1489-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cmi.12606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466868v1</w:t>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Models of Foamy Macrophages and Approaches for Dissecting the Mechanisms of Lipid Accumulation and Consumption during Dormancy and Reactivation of Tuberculosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eerie Bouzid</w:t>
+                <w:t xml:space="preserve">Mycobacterium tuberculosis and prosthetic joint infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Smichi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Loffeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.894</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId993" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455789v1</w:t>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing back ancient oral microbiomes and oral pathogens using dental pulps from ancient teeth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the White-Rot Fungus Obba rivulosa 3A-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bloem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Labutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-016-0008-8⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (5), pp.112-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00976-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId998" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851551v1</w:t>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted diversity of dental calculus methanogens over five centuries, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse correlation between salt tolerance and host-adaptation in mycobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25775⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-016-2054-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851543v1</w:t>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique PE_PGRS protein inhibiting host cell cytosolic defenses and sustaining full virulence of Mycobacterium marinum in multiple hosts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bernut</w:t>
+                <w:t xml:space="preserve">High Prevalence of Mycoplasma faucium DNA in the Human Oropharynx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubhra Singh</w:t>
+                <w:t xml:space="preserve">Gaelle Denis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Carrere-Kremer</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cmi.12606⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.194-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02068-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1003" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453293v1</w:t>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium tuberculosis and prosthetic joint infection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Smooth Tubercle Bacilli: Neglected Opportunistic Tropical Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubaker Djaltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouzid Feriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2015.00283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455590v1</w:t>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human coprolites as a source for paleomicrobiology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Republication of &amp;quot;New Species Announcement&amp;quot;, a new format to prompt the description of new human microbial species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec.PoH-0002-2014⟩</w:t>
+              <w:t xml:space="preserve">Human Microbiome Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.A1-A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humic.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1012" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367295v1</w:t>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct matrix-assisted laser desorption ionisation time-of-flight mass spectrometry identification of mycobacteria from colonies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracing back ancient oral microbiomes and oral pathogens using dental pulps from ancient teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Rascovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolawole Adekola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-016-0008-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-016-2750-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01453303v1</w:t>
+                <w:t xml:space="preserve">hal-03060491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repertoire of free-living protozoa in contact lens solutions</w:t>
               </w:r>
@@ -30215,64 +30215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30306,51 +30306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chlorhexidine- Agar Plate Culture Medium Protocol to Complement Standard Broth Culture of Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shady Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30479,64 +30479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Oral Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (3), pp.234-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30608,77 +30608,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khelaifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. J. -C. Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. D. Nkamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (6), pp.985-991. </w:t>
@@ -30768,78 +30768,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep25775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458371v1</w:t>
@@ -30850,130 +30850,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted diversity of dental calculus methanogens over five centuries, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Nkamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep25775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063812v1</w:t>
@@ -30984,90 +30984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanobrevibacter smithii and Bacteroides thetaiotaomicron cultivated from a chronic paravertebral muscle abscess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. D. Nkamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31140,77 +31140,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Mediannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (1), pp.61-67. </w:t>
@@ -31287,51 +31287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Niamke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tissot-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.e0151567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31378,90 +31378,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium icosiumassiliensis sp nov., a New Member in the Mycobacterium terrae Complex Isolated from Surface Water in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia N. Djouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bou Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc-Taileur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shady Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (2), pp.255-264. </w:t>
@@ -31499,64 +31499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemmata species: Planctomycetes of medical interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (5), pp.659-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31603,117 +31603,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing back ancient oral microbiomes and oral pathogens using dental pulps from ancient teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rascovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolawole Adekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41522-016-0008-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774497v1</w:t>
@@ -31724,51 +31724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomicrobiology Data: Authentification and Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31815,51 +31815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old genomes of Yersinia pestis to understand the origin and dissemination of historical plague epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rascovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Desnues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31906,64 +31906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular history of plague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (11), pp.911-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31997,51 +31997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeomicrobiology teaches modern infectious diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (11), pp.910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32261,51 +32261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Bodaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Le Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32333,494 +32333,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Repertoire of Archaea Cultivated from Severe Periodontitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong T. T. Huynh</w:t>
+                <w:t xml:space="preserve">Prevalence of Mycobacterium lentiflavum in cystic fibrosis patients, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pignoly</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1087" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Stremler Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121565.t001⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (131), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-015-0123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216665v1</w:t>
+                <w:t xml:space="preserve">hal-01236255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dehydratase conferring innate resistance to thiacetazone and intra-amoebal survival of M ycobacterium smegmatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Carrere-Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Alibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Tuaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (5), pp.1085-1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mmi.12992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Mycobacterium lentiflavum in cystic fibrosis patients, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Gomez</w:t>
+                <w:t xml:space="preserve">The Repertoire of Archaea Cultivated from Severe Periodontitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong T. T. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Stremler Le Bel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Pignoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa D. Nkamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (131), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (e0121565), </w:t>
             </w:r>
             <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12890-015-0123-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121565.t001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1093" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236255v1</w:t>
+            <w:hyperlink r:id="rId1094" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome of Gemmata massiliana sp. nov, a water-borne Planctomycetes species exhibiting two variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cayrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32871,64 +32871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorhexidine decontamination of sputum for culturing Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shady Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32956,265 +32956,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic reduction of culture time of Mycobacterium tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viruses in a 14th-century coprolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Appelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Ghodbane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Laura Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.4236. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (9), pp.2648-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep04236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03242-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772544v1</w:t>
+                <w:t xml:space="preserve">hal-00982135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses in a 14th-century coprolite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dramatic reduction of culture time of Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fancello</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Ramzi Ghodbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80 (9), pp.2648-55. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.4236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03242-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep04236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982135v1</w:t>
+                <w:t xml:space="preserve">hal-01772544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African Relapsing Fever Borreliae Genomospecies Revealed by Comparative Genomics</w:t>
               </w:r>
@@ -33226,77 +33226,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Elbir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyaz Yoosuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -33330,77 +33330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microeukaryotes during anorexia nervosa: a case report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Gouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -33486,51 +33486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshan Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (6), pp.e01150-14. </w:t>
@@ -33568,103 +33568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacteriophage-drived diversification of Mycobacterium abscessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -33698,103 +33698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of a Human-Associated Isolate of Methanobrevibacter arboriphilicus, the Lowest-G+C-Content Archaeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Khelaifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.e01181-13 - e01181-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -33828,90 +33828,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased phagocytosis of Mycobacterium marinum mutants defective in lipooligosaccharide production: a structure-activity relationship study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1091" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Alibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Pawelczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Gannoun-Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1090" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rombouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33962,90 +33962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequencing of Methanobrevibacter oralis Strain JMR01, Isolated from the Human Intestinal Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Aghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cayrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34096,103 +34096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphasic analysis of a middle ages coprolite microbiota, Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Appelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Armougom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e88376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -34220,546 +34220,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolosigranulum pigrum keratitis: a three-case series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycobacterium abscessus multispacer sequence typing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Sampo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imen Ben Kahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00844109v1</w:t>
+                <w:t xml:space="preserve">inserm-00785094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1141" w:history="1">
+            <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Vitro Archaeacidal Activity of Biocides against Human-Associated Archaea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Khelaifia</w:t>
+                <w:t xml:space="preserve">Dolosigranulum pigrum keratitis: a three-case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Sampo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oaufeh Ghazouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Brunel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hoffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772477v1</w:t>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00844109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and Fungal Diversity in Gut Microbiota as Revealed by Molecular and Culture Investigations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">In-Vitro Archaeacidal Activity of Biocides against Human-Associated Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Khelaifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e59474. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059474⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e62738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772490v1</w:t>
+                <w:t xml:space="preserve">hal-01772477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium abscessus multispacer sequence typing.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Plant and Fungal Diversity in Gut Microbiota as Revealed by Molecular and Culture Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Gouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e59474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00785094v1</w:t>
+            <w:hyperlink r:id="rId1147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonamide resistance in a disseminated infection caused by Nocardia wallacei: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Cassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Noudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brouqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Case Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -34793,90 +34793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automated protocol for Archaea DNA extraction from stools.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Khelaifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bedotto Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -34910,51 +34910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-of-Care Laboratory of Pathogen Diagnosis in Rural Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sokhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Mediannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34962,51 +34962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fenollar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bassene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.e1999. </w:t>
@@ -35038,598 +35038,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanomassiliicoccus luminyensis gen. nov., sp. nov., a methanogenic archaeon isolated from human faeces.</w:t>
+                <w:t xml:space="preserve">Optimized microbial DNA extraction from diarrheic stools.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Dribi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Emilie Donatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.033712-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-5-702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746616v1</w:t>
+                <w:t xml:space="preserve">inserm-00770682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1164" w:history="1">
+            <w:hyperlink r:id="rId1162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized microbial DNA extraction from diarrheic stools.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immuno-PCR - A New Tool for Paleomicrobiology: The Plague Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Nguyen-Ny Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Nappez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Donatin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.702. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-5-702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00770682v1</w:t>
+            <w:hyperlink r:id="rId1162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immuno-PCR - A New Tool for Paleomicrobiology: The Plague Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Malou</w:t>
+                <w:t xml:space="preserve">N. Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Nguyen-Ny Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Nguyen-Ny Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Nappez</w:t>
+                <w:t xml:space="preserve">C. Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
+                <w:t xml:space="preserve">C. Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.e31744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1171" w:history="1">
+            <w:hyperlink r:id="rId1166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0031744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851520v1</w:t>
+                <w:t xml:space="preserve">hal-01060544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1172" w:history="1">
+            <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immuno-PCR - A New Tool for Paleomicrobiology: The Plague Paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanomassiliicoccus luminyensis gen. nov., sp. nov., a methanogenic archaeon isolated from human faeces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Dribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Malou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi-Nguyen-Ny Tran</w:t>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nappez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (Pt 8), pp.1902-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.033712-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01060544v1</w:t>
+                <w:t xml:space="preserve">hal-00746616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemophilus pittmaniae respiratory infection in a patient with siderosis: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bedotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Case Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (120), </w:t>
@@ -35680,90 +35680,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten-enhanced growth of Methanosphaera stadtmanae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bédis Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Khelaifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1161" w:history="1">
+            <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1162" w:history="1">
+            <w:hyperlink r:id="rId1174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35810,90 +35810,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidoglycan: a post-genomic analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cayrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35953,77 +35953,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Lamrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), pp.e34754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36070,64 +36070,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat degradation of eukaryotic and bacterial DNA: an experimental model for paleomicrobiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Nguyen-Hieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36187,51 +36187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elbir Haitham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sokhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassahun Desalegn Bilcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36321,77 +36321,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheira Djelouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeli Kodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (3-4), pp.544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36431,437 +36431,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication : co-detection of bartonella quintana and yersinia pestis in an 11th-15th site in Bondy, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1169" w:history="1">
+                <w:t xml:space="preserve">High Throughput, Multiplexed Pathogen Detection Authenticates Plague Waves in Medieval Venice, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Nguyen-Ny Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Fozzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aboudharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.21510⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.e16735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId1204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929454v1</w:t>
+                <w:t xml:space="preserve">hal-03851491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Throughput, Multiplexed Pathogen Detection Authenticates Plague Waves in Medieval Venice, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1169" w:history="1">
+            <w:hyperlink r:id="rId1164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Nguyen-Ny Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1208" w:history="1">
+            <w:hyperlink r:id="rId1205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Fozzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.e16735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1209" w:history="1">
+            <w:hyperlink r:id="rId1206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0016735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851491v1</w:t>
+                <w:t xml:space="preserve">halshs-00738244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1210" w:history="1">
+            <w:hyperlink r:id="rId1208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Throughput, Multiplexed Pathogen Detection Authenticates Plague Waves in Medieval Venice, Italy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1169" w:history="1">
+                <w:t xml:space="preserve">Brief communication : co-detection of bartonella quintana and yersinia pestis in an 11th-15th site in Bondy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Nguyen-Ny Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId1165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (3), pp.e16735. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 145 (3), pp.489-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00738244v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium tuberculosis Complex Mycobacteria as Amoeba-Resistant Organisms</w:t>
               </w:r>
@@ -36873,77 +36873,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mba Medie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskandar Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.e20499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36977,90 +36977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Ancient Mammal Individuals Using Dental Pulp MALDI-TOF MS Peptide Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1169" w:history="1">
+            <w:hyperlink r:id="rId1164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Nguyen-Ny Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37124,90 +37124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a Louse-Borne Outbreak Involving Typhus in Douai, 1710-1712 during the War of Spanish Succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Nguyen-Hieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (10), pp.e15405. </w:t>
@@ -37258,90 +37258,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a Louse-Borne Outbreak Involving Typhus in Douai, 1710-1712 during the War of Spanish Succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Nguyen-Hieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (10), pp.e15405. </w:t>
@@ -37405,51 +37405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37513,90 +37513,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobacteria are mineralo fetuin complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37641,316 +37641,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">glpD gene sequence-based detection of Yersinia pestis Orientalis in historical plague individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Yersinia pestis Orientalis in Remains of Ancient Plague Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lv Dang</w:t>
+                <w:t xml:space="preserve">La Vu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Roux</w:t>
+            <w:hyperlink r:id="rId1200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 13 (2), pp.332-333</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 13 (2), pp.332-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1302.060197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00172638v1</w:t>
+                <w:t xml:space="preserve">hal-03851405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis Orientalis in Remains of Ancient Plague Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">glpD gene sequence-based detection of Yersinia pestis Orientalis in historical plague individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vu Dang</w:t>
+                <w:t xml:space="preserve">Lv Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roux</w:t>
+            <w:hyperlink r:id="rId1239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 13 (2), pp.332-333. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 13 (2), pp.332-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851405v1</w:t>
+                <w:t xml:space="preserve">halshs-00172638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for louse-transmitted diseases in soldiers of Napoleon's grand army in Vilnius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37958,51 +37958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimantas Jankauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Houhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 193 (1), pp.112-120</w:t>
@@ -38031,51 +38031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Louse‐Transmitted Diseases in Soldiers of Napoleon’s Grand Army in Vilnius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38159,368 +38159,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping, Orientalis-like Yersinia pestis, and Plague Pandemics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Genotyping, Orientalis-like Yersinia pestis, and plague pandemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roux</w:t>
+            <w:hyperlink r:id="rId1239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lv Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu Dang La</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+                <w:t xml:space="preserve">L. Tran-Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 10 (9), pp.1585-1592. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 9 (10), pp.1585-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00456958v1</w:t>
+                <w:t xml:space="preserve">hal-00154440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1252" w:history="1">
+            <w:hyperlink r:id="rId1250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping, Orientalis-like Yersinia pestis, and plague pandemics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Genotyping, Orientalis-like Yersinia pestis, and Plague Pandemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1236" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId1200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Dang La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Tran-Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 9 (10), pp.1585-92</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 10 (9), pp.1585-1592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1009.030933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154440v1</w:t>
+            <w:hyperlink r:id="rId1250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular identification by &amp;quot;suicide PCR&amp;quot; of Yersinia pestis as the agent of medieval black death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crubézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Larrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 23 (97), pp.12800-3</w:t>
@@ -38549,103 +38549,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of 400-year-old Yersinia pestis DNA in human dental pulp: An approach to the diagnosis of ancient septicemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 95 (21), pp.12637-12640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -38679,103 +38679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of 400-year-old yersinia pestis DNA in human dental pulp : an approach to the diagnosis of andient septicemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 95, pp.12637-12640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38957,77 +38957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire des dents: le cas de la peste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crubézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39082,64 +39082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un site funéraire à la détection d'une crise épidémique. Identités biologiques et patrimoine génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'un site funéraire à la détection d'une crise épidémique. Identités biologiques et patrimoine génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.190-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39325,77 +39325,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives historiques et archives biologiques de la peste : intérêts du passé et enjeux actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Bianucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39476,77 +39476,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crubézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crubézy E., Duchesne S., C Arlaud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort, les morts et la ville (Montpellier –Xe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edts Errances, pp.397-398, 2006</w:t>
@@ -39575,103 +39575,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la saisonnalité des décès et authenticité biologique de la nature de l'épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La saison d'une peste (avril-septembre 1590). Le cimetière des Fédons à Lambesc (Bouches-du-Rhône)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.63-66, 2005</w:t>
@@ -39745,64 +39745,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrait Aqueux d'un broyât de planaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghigo Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39846,90 +39846,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture et detection d'une Archaea méthanogène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1161" w:history="1">
+            <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1162" w:history="1">
+            <w:hyperlink r:id="rId1174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: N° H52 888 cas 8 PCT/MD. MIO:12-093. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39979,51 +39979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontaminating dental calculus for Paleoculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor El Houda Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40031,51 +40031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -40110,64 +40110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Columbian treponemes clarify worldwide spread of treponematosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40198,103 +40198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ancient Coronavirus from Individuals in France, Circa 16th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Miotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -40406,51 +40406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6144792"/>
+    <w:nsid w:val="3C418430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -40637,51 +40637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-drancourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-1139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060258411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172769318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591330v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Keita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morsli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drancourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2025.101691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Badiane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Harouna Hamidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Padane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zgheib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oumarou Hama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2026.108696" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Slavin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sebbane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70200" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa El Jouaid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghena Sobh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Tokajian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Grine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-026-12609-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor El Houda Merrouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70800" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05455915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dehmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drancourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Oumarou Hama" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiag022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bitam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soh.2025.100133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05372618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Malat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bossi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ruimy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07444-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Boualam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Provost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2025.116933" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2025.105814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05375388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souguel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oueslati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101114" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merrouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gucker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thiol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24879" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pilliol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Morsli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Terlier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hassani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.05141-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Salipante" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerharo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stephan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1102130" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04536496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Mege" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Fellag" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000471.v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leymarie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernigaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.09.100" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04154489v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngazoa-Kakou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Apia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hammoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00342-23" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Guindo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2023.106704" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04278778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Heitzmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mousset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04582-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.03.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Boualam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poitrenaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121413" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Gor&#233; Oscar Tchan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kakou-Ngazoa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylveste Dizoe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hammoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011413" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelwadoud Boualam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1265964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02717-22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03958011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Maria Benvenga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Michelena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Silverio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arregle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2023.01.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Keita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kaba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Telly Diallo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kesso Bah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sagno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0244" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Oliver" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leauthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Martel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.02.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03949337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104247" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Iline" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjacc/zuac088" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Lavigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.926240" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aboudharam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Giancarlo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2021.100100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morsli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bechah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulibaly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(21)00277-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Djemai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gouriet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Argenson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Seng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/prosthesis4010005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13000-022-01197-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039559v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelika Harouna Hamidou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Mamadou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010443" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01796-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03683520v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Tazerart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.753969" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04039623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2022.102035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275622v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2022.100112" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663619v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Nodari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.210039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678879v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Lalaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Regoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-1327" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chaudet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delerce" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giraud-Gatineau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.786233" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bahadoran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gaudart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Filippo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-1307" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03636925v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Glass" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuan Hoang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boschi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122528" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823945v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kerharo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amrane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Fournier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.10.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216138v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1473-3099(20)30487-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Sahraoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Yala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Niar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10070802" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03306708v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.691095" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03304410v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amrane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050890" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filleron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Tran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2021.100034" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333921v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Fournier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2021.100859" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03664130v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Millogo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakourga Arthur Djibougou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2706.200748" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665836v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gouriet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Casalta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2021.01.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437087v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faltot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Astier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Dault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaudier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115492" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03243147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumani Hamada" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ghigo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2021.104797" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216617v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa998" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280504v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050610" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03306579v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Sinha" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifeng Sun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudra Khare" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07829-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellag" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2020.100712" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649265v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezemon Zingue" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-0895" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassagne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Million" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranque" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kabore" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83236-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03243172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Anh Ly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Holi-Jamovski" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaw Goumballa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jegh.k.201009.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333959v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexandra Baron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyrouz Sonia Sardi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coltey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.02.002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149250v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melenotte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Pinto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04104-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215686v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ballouche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fuster" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.02589-20" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280490v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delerce" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Troude" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040461" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662575v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djemai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sielezneff" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mege" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2021.102470" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03428434v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Radulesco" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2021.100891" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333761v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10132881" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280491v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Br&#233;chard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delerce" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedotto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2021.104815" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215451v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Edouard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jaafar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04203-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333759v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincent" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Levy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10122643" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334114v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2021.104972" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666147v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2703.191823" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03304396v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Delcourt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tessonnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cammilleri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.10.005" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665715v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Milliere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04205-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149697v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouam" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Vincent" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raoult" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Levy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13375" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356272v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;-Aicardi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00044-19" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465866v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Guindo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2019.102128" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2020.100662" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472548v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barbieri" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aboudharam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30676-0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149701v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gouba" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sakana" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101544" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464623v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03700-1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569514v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kandil" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03859-y" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890671v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tessonier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Fernandez-Gerlinger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.04.011" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149242v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2020.104362" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149958v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -H. -A. Mai" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bassi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66917-7" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542154v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63211-4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03138793v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101791" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533023v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Hoang Anh Mai" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.1202" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735383v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Carbone" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lieu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Mouhat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santelli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2019-316492" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149244v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon D. Kabore" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.519301" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149066v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Michel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Di Pinto" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.597529" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149059v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230544" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547911v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Meddeb" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101663" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446292v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0000000000002565" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149241v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Guindo" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2020.104425" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149728v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Verdot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delorme" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231685" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868460v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouba" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Yimagou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2020.100702" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051555v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Guirou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24138" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996303v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gendrot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brouqui" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Madamet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa174" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02504536v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Diallo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02130-19" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868464v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Mbogning Fonkou" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2020.100687" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150811v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Dizoe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ehouman" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008228" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149232v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bregeon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121866" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150805v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hoang-Anh Mai" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tanasi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239526" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431595v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Catherine" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/MRD.2020.05.000610" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149949v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Guyader" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2020.2633" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150808v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gautret" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.191597" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589663v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101738" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02243351v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sogodogo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03510-5" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466368v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00785-19" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481898v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phelippeau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Khoder" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;vy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musso" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47674-8" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458013v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon D Kabor&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Aghnatios" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02552" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461658v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2511.190431" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02149586v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cassagne" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39927-3" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446180v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bass&#232;ne" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Diatta" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diagne" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0941" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458066v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08766-5" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447156v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamidou Togo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brevaut" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54759-x" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465238v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schmit" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pluquet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.11.002" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262563v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cusack" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2019.100538" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471067v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101472" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279611v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouzid" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaltou Aboubaker Osman" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222078" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02384983v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.08.014" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466125v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bessis" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctube.2019.100092" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202785v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lotte" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chirio" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chevalier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.04.037" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262541v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gorvel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.01.006" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263644v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Drouet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03592-1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446276v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227005" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447009v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sogodogo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara Doumbo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourema Kouriba" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Diawara" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-019-0929-8" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473553v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannarith San" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ravis" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2019.06.050" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481996v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blaizot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00215-19" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481811v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Royer" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Oumou Diallo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00196" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02243365v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Torre" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03225" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466345v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agui Sylvestre Dizoe" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0137" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479558v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48293-z" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466356v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hannan" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stapleton" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grandjean Lapierre" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00933-19" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470819v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Loi Dao" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jegh.k.190510.001" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262587v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901145116" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02243413v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demonfort Nkamga" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Michel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00038" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970225v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00332" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780645v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Nkamga" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lotte" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chirio" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lonjon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Roger" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.08.021" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878648v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31667-0" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970208v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00957-18" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801664v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelakis" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3238-2" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791585v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Panda" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25278-y" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101104v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilen" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadoret" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.006" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858910v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zingue" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soltani" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29660-8" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006669v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.06.003" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262511v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Heidary" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Nasiri" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirsaeidi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Masjedian Jazi" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khoshnood" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.27859" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924105v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baptiste" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Osman Hassan" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33737-9" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000575v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Tuller" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33261-w" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858891v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Belkacemi" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mazel" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardiyo" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tayitian" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stephan" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27862-8" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075833v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Robert Christen" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Edmond" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-3119-2" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910320v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithwiraj Kirtania" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieile Bedotto" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00568-18" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101148v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.06.009" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858726v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chaudet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27372-7" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791632v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battaini" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ho Wang Yin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2402.170541" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000573v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33355-5" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780666v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvin Heidarieh" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abodolrazagh Hashemi Shahraki" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazel Pourahmad" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22526-z" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791637v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger B. D. Tian" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00045-17" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858775v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaidi" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bessas" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hezil" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghaoui" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197068" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446320v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Levrat" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garc&#237;a" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20469047.2018.1533734" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924154v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Darriet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bernioles" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000011321" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889914v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bonnet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van Goethem" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01565-17" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791674v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2401.170760" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970214v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00291-18" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935054v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Cilli" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gruppioni" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Bazaj" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30571-1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101098v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabri&#232;re" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bass&#232;ne" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.020" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970215v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01415-17" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100884v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbieri" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.009" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910324v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darriet-Giudicelli" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eldin" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01108-18" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858898v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armstrong" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27629-1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970213v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00950-18" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970222v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Haeili" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Darban-Sarokhalil" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.08.037" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970218v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bittar" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Marie" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00212-18" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791635v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2017.11.022" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780646v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Astier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.07.007" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801702v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Lohrasbi" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Talebi" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Zahedi Bialvaei" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanfranco Fattorini" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2017.12.002" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791584v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02033-17" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970216v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01604-17" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729949v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix712" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521232v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delacroix" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Secq" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000006173" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521234v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madou Traore" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2016.10.018" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521372v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.09.026" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521247v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2017.02.007" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521243v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Asmar" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.012" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137580v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#235;l van Wyk" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx014" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489512v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phelippeau" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboubaker Osman" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassi" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40443" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774693v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belenotti" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lebowitz" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serratrice" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajd.12468" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489496v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nhu An Morel" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordy" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39893" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474863v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliya Alia Malek" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Terras" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40022" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02076211v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toro" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2684-8" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729776v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Boualam" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-017-3084-7" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795918v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leffad" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.03.005" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060489v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mekni" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabri&#232;re" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180552" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075756v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Magan" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2753-z" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586138v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toidi Adekambi" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko Van Ingen" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002011" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774699v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Meknl" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoll" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573784v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2015.05.018" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795920v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.04.006" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795951v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2017.03.007" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803296v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humic.2016.11.005" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730968v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix405" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851559v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851151v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521236v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw821" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521251v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marimoutou" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tufo" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abdul Samad" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tax010" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729789v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D. Donoghue" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00507-17" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729767v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Hakimi" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didier" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000008423" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521371v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Van Wyk" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww099" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573764v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Aissatou Lakhe" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Regis" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dufour" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix286" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573805v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Quenard" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.02.008" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773989v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2015.01.008" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573740v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00189" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496180v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005303" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774702v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.01.042" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774370v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushim Kumar Gupta" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0478" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02076394v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnotel" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2522-z" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730977v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Charrel" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix404" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508713v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haridas" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albert" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binder" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloem" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00976-16" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313742v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-016-2054-y" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459924v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Denis Courtois" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jouve" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02068-15" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472916v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Djaltou" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Feriel" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2015.00283" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476116v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humic.2016.05.001" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060491v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Rascovan" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huynh" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-016-0008-8" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473946v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Luciani" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graillon" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Honnorat" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13256-016-0973-9" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459926v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. B. Tian" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nappez" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0568" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466868v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michel-Lepage" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00090-15" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455789v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eerie Bouzid" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Smichi" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00122" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851551v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851543v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nkamga" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pinguet" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25775" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453293v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul K. Singh" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhra Singh" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12606" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455590v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loffeier" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367295v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Appelt" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.PoH-0002-2014" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453303v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flaudrops" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-016-2750-5" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455794v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouchoucha" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aziz" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-016-0370-6" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459794v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Van Belkum" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00030" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458389v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. T. Huynh" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verneau" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/omi.12118" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGX17BLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458405v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelaifia" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. J. -C. Lagier" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilhot" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-016-2627-7" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458371v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong T. T. Huynh" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa D. Nkamga" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063812v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453301v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruimy" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.09.007" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459927v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fotso Fotso" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mediannikov" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0436" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459564v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bi Diangone Tian" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Niamke" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tissot-Dupont" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151567" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455601v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia N. Djouadi" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bou Khalil" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc-Taileur" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-016-1062-4" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459768v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2015-0001" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774497v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rascovan" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466875v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.PoH-0017-2015" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455628v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208007" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453296v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.08.031" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453295v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.10.018" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455632v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boulze-Pankert" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rojat-Habib" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-016-0312-3" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455619v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Terrada" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Bodaghi" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Le Hoang" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-016-0332-z" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216665v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pignoly" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121565.t001" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137610v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Singh" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Alibaud" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12992" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236255v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stremler Le Bel" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0123-y" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646185v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cayrou" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garibal" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0103-0" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01198958v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0479-4" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772544v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ghodbane" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04236" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982135v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fancello" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03242-13" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785565v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Elbir" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyaz Yoosuf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2014.00043" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00931841v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-7-33" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768289v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotso Aur&#233;lien" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Padmanabhan" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Robert" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01150-14" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304426v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-19" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646184v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01181-13" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281805v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Pawelczyk" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gannoun-Zaki" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.525550" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646181v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00073-14" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958070v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088376" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844109v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sampo" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oaufeh Ghazouani" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cadiou" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trichet" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772477v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brunel" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062738" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772490v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059474" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00785094v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Kahla" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-3" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817081v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Noudel" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-1947-7-103" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825513v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ramonet" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto Buffet" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-186" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785748v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bassene" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001999" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746616v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dribi" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.033712-0" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770682v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donatin" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-702" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851520v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Malou" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nguyen-Ny Tran" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031744" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060544v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malou" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nappez" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Forestier" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769601v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouc Boucher" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Couderc" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-1947-6-120" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746580v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;dis Dridi" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-238" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831025v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-294" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831103v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lamrabet" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Merhej" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034754" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769141v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Hieu" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-528" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785708v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbir Haitham" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gimenez" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassahun Desalegn Bilcha" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemal Ali" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001652" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644973v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheira Djelouadji" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.04.013" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9DBXV02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929454v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21510" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLH31ZCH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851491v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016735" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738244v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772617v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mba Medie" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Ben Salah" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020499" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423103v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017319.s010" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851477v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015405" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592033v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978141v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tien Nguyen" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000185" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294256v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Azza" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guieu" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040041" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172638v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Dang" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roux" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851405v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Vu Dang" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1302.060197" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008119v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Jankauskas" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houhamdi" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851379v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Houhamdi" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;edouard Fournier" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498534" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456958v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Dang La" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Tran-Hung" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1009.030933" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154440v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran-Hung" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157003v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raoult" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Larrouy" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851227v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.21.12637" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189006v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569860v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass Simoni" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mdb Di Biceglie" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Resseguier" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aac Casalta" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172951v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458900v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231129v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175636v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007302v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128485v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghigo Eric" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746746v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dridi" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281396v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403114v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gueyrard" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468153v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-drancourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-1139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060258411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172769318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor El Houda Merrouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa El Jouaid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghena Sobh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Tokajian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Grine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-026-12609-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Badiane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Harouna Hamidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Padane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zgheib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oumarou Hama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2026.108696" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Slavin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sebbane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Keita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morsli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drancourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2025.101691" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05455915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dehmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drancourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Oumarou Hama" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiag022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Boualam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Provost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2025.116933" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371526v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2025.105814" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bitam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soh.2025.100133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05372618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Malat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ruimy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07444-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souguel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101114" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05375388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oueslati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merrouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gucker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thiol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24879" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pilliol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Morsli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Terlier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hassani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.05141-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.03.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Boualam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poitrenaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121413" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leymarie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernigaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.09.100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04154489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngazoa-Kakou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Apia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hammoudi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00342-23" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Guindo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2023.106704" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04278778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Heitzmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04582-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Salipante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerharo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stephan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1102130" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04536496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Mege" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Fellag" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000471.v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Gor&#233; Oscar Tchan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kakou-Ngazoa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylveste Dizoe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hammoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011413" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelwadoud Boualam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1265964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02717-22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03958011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Maria Benvenga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Michelena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Silverio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arregle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2023.01.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Keita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kaba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Telly Diallo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kesso Bah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sagno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0244" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Djemai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gouriet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Argenson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Seng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/prosthesis4010005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13000-022-01197-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043110v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Iline" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjacc/zuac088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morsli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bechah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulibaly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(21)00277-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Lavigne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.926240" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590655v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aboudharam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Giancarlo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2021.100100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Oliver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Martel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03949337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104247" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039559v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelika Harouna Hamidou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Mamadou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010443" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01796-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03683520v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Tazerart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.753969" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04039623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2022.102035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Lalaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Regoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-1327" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellali" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2022.100112" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Nodari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.210039" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chaudet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delerce" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giraud-Gatineau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.786233" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437087v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faltot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Astier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Dault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaudier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115492" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03243147v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumani Hamada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ghigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2021.104797" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662595v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa998" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280504v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050610" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03306579v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Sinha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifeng Sun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudra Khare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07829-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216138v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1473-3099(20)30487-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03306708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.691095" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03304410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amrane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050890" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Sahraoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Yala" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Niar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10070802" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619604v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filleron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Tran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2021.100034" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333921v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Fournier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2021.100859" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665836v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gouriet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Casalta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2021.01.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03664130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Millogo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakourga Arthur Djibougou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2706.200748" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823945v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kerharo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amrane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parola" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Fournier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.10.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281564v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bahadoran" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gaudart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Di Filippo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-1307" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03636925v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Glass" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuan Hoang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boschi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122528" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649265v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezemon Zingue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouam" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-0895" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellag" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2020.100712" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassagne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Million" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranque" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kabore" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83236-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03243172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Anh Ly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Holi-Jamovski" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaw Goumballa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jegh.k.201009.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333959v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexandra Baron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyrouz Sonia Sardi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coltey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.02.002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149250v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melenotte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Pinto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04104-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215686v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ballouche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fuster" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.02589-20" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280490v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delerce" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Troude" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040461" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662575v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djemai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sielezneff" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mege" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2021.102470" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215451v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Edouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jaafar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04203-8" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333759v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincent" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Levy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10122643" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03428434v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Radulesco" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2021.100891" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03333761v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10132881" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03280491v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Br&#233;chard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delerce" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedotto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2021.104815" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334114v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2021.104972" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666147v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2703.191823" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665715v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Milliere" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04205-6" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149697v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouam" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Vincent" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raoult" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Levy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13375" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03304396v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Delcourt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tessonnier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cammilleri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.10.005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533023v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Hoang Anh Mai" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.1202" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149066v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Michel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Di Pinto" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.597529" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735383v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Carbone" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lieu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Mouhat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santelli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2019-316492" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149244v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon D. Kabore" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.519301" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472548v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barbieri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aboudharam" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30676-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149701v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gouba" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sakana" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101544" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464623v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03700-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03138793v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101791" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542154v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63211-4" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569514v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kandil" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03859-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890671v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tessonier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Fernandez-Gerlinger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.04.011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149242v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2020.104362" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149958v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -H. -A. Mai" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bassi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66917-7" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356272v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;-Aicardi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00044-19" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465866v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Guindo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2019.102128" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543863v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2020.100662" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149059v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230544" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547911v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Meddeb" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101663" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446292v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0000000000002565" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996303v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gendrot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brouqui" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Madamet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa174" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149241v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Guindo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2020.104425" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149728v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Verdot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delorme" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231685" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868460v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouba" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Yimagou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2020.100702" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051555v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Guirou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24138" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868464v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Mbogning Fonkou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2020.100687" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150811v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Dizoe" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ehouman" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008228" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149232v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bregeon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121866" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150805v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hoang-Anh Mai" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tanasi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239526" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431595v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Catherine" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/MRD.2020.05.000610" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02504536v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Diallo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02130-19" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149949v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Guyader" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2020.2633" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150808v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gautret" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.191597" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589663v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101738" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263644v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Drouet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03592-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446276v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouzid" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227005" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447009v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sogodogo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara Doumbo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourema Kouriba" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Diawara" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-019-0929-8" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473553v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannarith San" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ravis" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2019.06.050" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458066v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08766-5" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447156v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamidou Togo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brevaut" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54759-x" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465238v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schmit" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pluquet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.11.002" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262563v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cusack" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2019.100538" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471067v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101472" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279611v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaltou Aboubaker Osman" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222078" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02384983v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.08.014" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466125v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bessis" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctube.2019.100092" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202785v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lotte" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chirio" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chevalier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.04.037" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262541v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gorvel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.01.006" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02243351v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sogodogo" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03510-5" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466368v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00785-19" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481898v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phelippeau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Khoder" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;vy" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musso" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47674-8" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461658v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2511.190431" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02149586v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cassagne" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39927-3" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446180v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bass&#232;ne" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Diatta" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diagne" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0941" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458013v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilon D Kabor&#233;" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Aghnatios" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02552" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481811v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Royer" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Oumou Diallo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00196" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481996v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blaizot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00215-19" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02243365v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Torre" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03225" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466345v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agui Sylvestre Dizoe" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0137" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466356v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hannan" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stapleton" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grandjean Lapierre" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00933-19" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470819v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Loi Dao" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jegh.k.190510.001" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262587v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901145116" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479558v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48293-z" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02243413v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demonfort Nkamga" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Michel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2019.00038" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858726v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chaudet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27372-7" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791632v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battaini" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ho Wang Yin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2402.170541" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000573v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33355-5" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858910v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zingue" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soltani" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29660-8" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262511v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Heidary" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Nasiri" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirsaeidi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Masjedian Jazi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khoshnood" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.27859" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924105v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baptiste" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Osman Hassan" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33737-9" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006669v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.06.003" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000575v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Panda" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Tuller" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33261-w" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858891v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Belkacemi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mazel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardiyo" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tayitian" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stephan" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27862-8" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075833v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Robert Christen" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Edmond" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-3119-2" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910320v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithwiraj Kirtania" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieile Bedotto" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00568-18" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101148v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.06.009" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970225v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00332" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780645v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Nkamga" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lotte" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chirio" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lonjon" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Roger" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.08.021" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970208v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00957-18" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801664v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelakis" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3238-2" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791585v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25278-y" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101104v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilen" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadoret" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.006" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878648v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31667-0" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780666v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvin Heidarieh" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abodolrazagh Hashemi Shahraki" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazel Pourahmad" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22526-z" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889914v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bonnet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van Goethem" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01565-17" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791637v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger B. D. Tian" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00045-17" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858775v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaidi" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bessas" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hezil" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghaoui" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197068" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446320v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tuchtan" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Levrat" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garc&#237;a" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20469047.2018.1533734" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924154v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Darriet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bernioles" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000011321" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791674v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2401.170760" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970214v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00291-18" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935054v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Cilli" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gruppioni" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Bazaj" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30571-1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101098v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabri&#232;re" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bass&#232;ne" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.020" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970215v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01415-17" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02100884v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbieri" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.009" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910324v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darriet-Giudicelli" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eldin" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01108-18" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858898v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armstrong" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27629-1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970213v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00950-18" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970222v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Haeili" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Darban-Sarokhalil" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.08.037" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970218v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bittar" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Marie" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00212-18" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791635v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2017.11.022" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780646v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Astier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.07.007" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801702v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Lohrasbi" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Talebi" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Zahedi Bialvaei" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanfranco Fattorini" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2017.12.002" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791584v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02033-17" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970216v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01604-17" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075756v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Magan" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2753-z" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586138v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toidi Adekambi" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko Van Ingen" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002011" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774699v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Meknl" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoll" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180552" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137580v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#235;l van Wyk" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx014" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489512v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phelippeau" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboubaker Osman" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassi" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40443" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774693v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belenotti" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lebowitz" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serratrice" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajd.12468" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489496v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delacroix" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nhu An Morel" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordy" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39893" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474863v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliya Alia Malek" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Terras" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40022" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02076211v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toro" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2684-8" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729776v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Boualam" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-017-3084-7" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795918v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leffad" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.03.005" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060489v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mekni" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabri&#232;re" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729949v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix712" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521232v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Secq" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000006173" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521234v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madou Traore" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2016.10.018" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521372v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.09.026" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521247v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2017.02.007" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521243v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Asmar" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napez" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.012" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573784v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2015.05.018" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795920v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.04.006" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795951v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2017.03.007" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803296v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humic.2016.11.005" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730968v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix405" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851559v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851151v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521236v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw821" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521251v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marimoutou" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tufo" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abdul Samad" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tax010" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729789v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D. Donoghue" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00507-17" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729767v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Hakimi" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didier" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000008423" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521371v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Van Wyk" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww099" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573764v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Aissatou Lakhe" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Regis" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dufour" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix286" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573805v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Quenard" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.02.008" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773989v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2015.01.008" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573740v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00189" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496180v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005303" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774702v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.01.042" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774370v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushim Kumar Gupta" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0478" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02076394v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnotel" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2522-z" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730977v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Charrel" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix404" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453303v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flaudrops" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-016-2750-5" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367295v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Appelt" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.PoH-0002-2014" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473946v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Luciani" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graillon" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Honnorat" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13256-016-0973-9" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459926v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. B. Tian" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nappez" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0568" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466868v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michel-Lepage" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00090-15" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455789v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eerie Bouzid" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Smichi" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00122" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851551v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Rascovan" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huynh" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-016-0008-8" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851543v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nkamga" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pinguet" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25775" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453293v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul K. Singh" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhra Singh" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12606" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455590v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loffeier" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508713v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haridas" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albert" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binder" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloem" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00976-16" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313742v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-016-2054-y" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459924v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Denis Courtois" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jouve" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02068-15" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472916v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Djaltou" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Feriel" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2015.00283" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476116v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humic.2016.05.001" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060491v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455794v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouchoucha" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aziz" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-016-0370-6" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459794v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Van Belkum" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00030" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458389v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. T. Huynh" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verneau" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/omi.12118" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGX17BLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458405v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelaifia" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. J. -C. Lagier" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilhot" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-016-2627-7" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458371v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong T. T. Huynh" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa D. Nkamga" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063812v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453301v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruimy" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.09.007" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459927v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fotso Fotso" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mediannikov" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0436" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459564v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bi Diangone Tian" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Niamke" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tissot-Dupont" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151567" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455601v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia N. Djouadi" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bou Khalil" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc-Taileur" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-016-1062-4" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459768v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2015-0001" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774497v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rascovan" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466875v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.PoH-0017-2015" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455628v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208007" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453296v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.08.031" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453295v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.10.018" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455632v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boulze-Pankert" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rojat-Habib" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-016-0312-3" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455619v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Terrada" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Bodaghi" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Le Hoang" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12886-016-0332-z" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236255v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stremler Le Bel" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0123-y" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137610v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Singh" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Alibaud" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12992" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216665v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pignoly" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121565.t001" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646185v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cayrou" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garibal" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0103-0" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01198958v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0479-4" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982135v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fancello" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03242-13" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772544v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ghodbane" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04236" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785565v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Elbir" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyaz Yoosuf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2014.00043" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00931841v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-7-33" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768289v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotso Aur&#233;lien" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Padmanabhan" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Robert" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01150-14" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304426v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-9-19" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646184v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01181-13" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281805v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Pawelczyk" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gannoun-Zaki" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.525550" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646181v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00073-14" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958070v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088376" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00785094v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Kahla" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-3" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844109v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sampo" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oaufeh Ghazouani" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cadiou" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trichet" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772477v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brunel" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062738" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772490v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059474" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817081v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Noudel" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-1947-7-103" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825513v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ramonet" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto Buffet" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-186" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785748v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bassene" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001999" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770682v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donatin" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-702" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851520v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Malou" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nguyen-Ny Tran" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031744" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060544v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malou" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nappez" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Forestier" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746616v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dribi" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.033712-0" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769601v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouc Boucher" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Couderc" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-1947-6-120" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746580v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;dis Dridi" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-238" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831025v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-294" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831103v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lamrabet" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Merhej" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034754" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769141v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Hieu" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-528" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785708v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbir Haitham" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gimenez" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassahun Desalegn Bilcha" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemal Ali" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001652" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644973v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheira Djelouadji" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.04.013" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9DBXV02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851491v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016735" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738244v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929454v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21510" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLH31ZCH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772617v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mba Medie" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Ben Salah" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020499" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423103v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017319.s010" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851477v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015405" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592033v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978141v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tien Nguyen" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000185" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294256v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Azza" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guieu" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040041" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851405v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Vu Dang" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1302.060197" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172638v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Dang" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roux" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008119v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Jankauskas" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houhamdi" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851379v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Houhamdi" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;edouard Fournier" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498534" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154440v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran-Hung" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456958v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Dang La" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Tran-Hung" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1009.030933" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157003v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raoult" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Larrouy" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851227v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.21.12637" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189006v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569860v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass Simoni" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mdb Di Biceglie" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Resseguier" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aac Casalta" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172951v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458900v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02231129v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175636v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007302v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128485v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghigo Eric" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746746v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dridi" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281396v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403114v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gueyrard" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468153v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>